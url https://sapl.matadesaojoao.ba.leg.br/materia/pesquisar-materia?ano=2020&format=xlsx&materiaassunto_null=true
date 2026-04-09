--- v0 (2026-02-10)
+++ v1 (2026-04-09)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar por anulação de dotação no quinhão de R$ 100.000,00 (Cem mil reais).</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cria a gratificação de difícil acesso para os Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Beto de Amado Bahia</t>
   </si>
@@ -482,81 +482,81 @@
   <si>
     <t>Indica a construção de Unidade de Saúde da Família no Açú da torre.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Indica a padronização das barracas da praia de Santo Antônio.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Agnaldo Oliveira, Paulo Antunes, Sandro Santana, Tiago  Augusto Alves</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1553/requerimento__001-20_-_legislacao.doc</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1553/requerimento__001-20_-_legislacao.doc</t>
   </si>
   <si>
     <t>- Designa os membros da Comissão de Legislação, Justiça e Redação Final para a Sessão Legislativa Ordinária de 2020._x000D_
 PRESIDENTE: Alexandre Rossi; RELATOR: Sandro Santana; MEMBRO:  Carlos Alberto Costa.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1554/requerimento__002-20_-financas.doc</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1554/requerimento__002-20_-financas.doc</t>
   </si>
   <si>
     <t>Designa os membros da Comissão de Finanças e Orçamento para a Sessão Legislativa Ordinária de 2020._x000D_
 PRESIDENTE: Sandro Santana; RELATOR: Tiago Augusto Alves; MEMBRO: Paulo Antunes.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1555/requerimento__003-20_-educacao.doc</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1555/requerimento__003-20_-educacao.doc</t>
   </si>
   <si>
     <t>Designa os membros da Comissão de Educação Saúde e Assistência para a Sessão Legislativa Ordinária de 2020._x000D_
 PRESIDENTE: Agostinho Batista Neto; RELATOR: José Bispo Filho; MEMBRO:  Elcio Ramayana.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1556/requerimento__004_20-obras.doc</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1556/requerimento__004_20-obras.doc</t>
   </si>
   <si>
     <t>Designa os membros da Comissão de Obras e Serviços Públicos para a Sessão Legislativa Ordinária de 2020._x000D_
 PRESIDENTE:  Jair Bispo; RELATOR:  Carlos Alberto Costa; MEMBRO:  Paulo Henrique Alves.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>Designa os membros da Comissão dos Direitos da Criança, do Adolescente e do Jovem para a Sessão Legislativa Ordinária de 2020._x000D_
 PRESIDENTE:  Elcio Ramayana; RELATOR:  Sérgio Marques; MEMBRO: Joselito Pereira.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>Requer realização de Sessão Especial em homenagem ao Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>Solicita Urgência especial ao Projeto de Lei nº 054/2019, autoria Executivo Municipal, que dispõe sobre o subsídio do estudante beneficiário do programa de Estímulo à formação de Médicos no Município.</t>
   </si>
   <si>
@@ -571,51 +571,51 @@
   <si>
     <t>Bira da Barraca</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a SECRETARIA DE CULTURA E TURISMO, Secretário Ricardo Matense e toda  sua equipe, pelo excelente trabalho desempenhado, profissionalismo organização e realização de uma festa de sucesso como foi a Festa do Bonfim.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  ao Comandante da 53ª CIPM, TENENTE-CORONEL MAURO ARAÚJO, pela recente promoção no citado posto da hierarquia da Polícia Militar.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>Paulo Henrique</t>
   </si>
   <si>
     <t>Expressa pesar pelo falecimento do Sr. Paulo Lázaro de Araújo Filho.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1563/mocao_-_d._cleusa_cavalcanti.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1563/mocao_-_d._cleusa_cavalcanti.pdf</t>
   </si>
   <si>
     <t>Expressa o pesar pelo falecimento da Sra. Cleusa Cavalcanti Carneiro.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>MEN</t>
   </si>
   <si>
     <t>Mensagem ao Poder Legislativo</t>
   </si>
   <si>
     <t>Mensagem do Executivo Municipal ao Poder Legislativo para o exercício de 2020.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>CLJ</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação Final</t>
   </si>
@@ -991,67 +991,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1553/requerimento__001-20_-_legislacao.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1554/requerimento__002-20_-financas.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1555/requerimento__003-20_-educacao.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1556/requerimento__004_20-obras.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1563/mocao_-_d._cleusa_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1553/requerimento__001-20_-_legislacao.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1554/requerimento__002-20_-financas.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1555/requerimento__003-20_-educacao.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1556/requerimento__004_20-obras.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2020/1563/mocao_-_d._cleusa_cavalcanti.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="63.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="217.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>