--- v0 (2026-02-09)
+++ v1 (2026-06-09)
@@ -54,510 +54,510 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2147/projeto-de-lei-ordinaria-no-44-2022-885-6357ec7299017.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2147/projeto-de-lei-ordinaria-no-44-2022-885-6357ec7299017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a preservação do Patrimônio Histórico,_x000D_
 Cultural e Natural do Município de Mata de São João,_x000D_
 Estado da Bahia e cria o Conselho Municipal do_x000D_
 Patrimônio Cultural de Mata de São João.”</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Simone Prado</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2149/projeto-de-lei-ordinaria-no-47_2022.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2149/projeto-de-lei-ordinaria-no-47_2022.pdf</t>
   </si>
   <si>
     <t>Fica denominada Rua Alto da Bela Vista a artéria que se inicia na travessa_x000D_
 principal do Sucuiu Nambu (em frente à casa do Senhor Gilmário, de um lado e do_x000D_
 Senhor Roberto, do outro) e finaliza às margens da BA-099 - Litoral do Município.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2150/projeto_de_lei_ordinaria_n_48_de_2022.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2150/projeto_de_lei_ordinaria_n_48_de_2022.pdf</t>
   </si>
   <si>
     <t>“Altera o Art.1º da Lei Municipal nº_x000D_
 887/2022, de 28 de setembro de_x000D_
 2022, que fixa os vencimentos dos_x000D_
 médicos do Município de Mata de_x000D_
 São João–Bahia, e dá outras_x000D_
 providências. "</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2151/projeto_de_lei_ordinaria_n_49_de_2022.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2151/projeto_de_lei_ordinaria_n_49_de_2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município a conceder_x000D_
 premiação aos servidores públicos_x000D_
 municipais e aos alunos da rede pública_x000D_
 municipal de ensino que forem_x000D_
 selecionados ou premiados, por entidades_x000D_
 públicas ou privadas, com ou sem fins_x000D_
 lucrativos, para representar o Município em_x000D_
 Programas de intercâmbio e/ou_x000D_
 desenvolvimento educacional, cultural,_x000D_
 cientifico ou esportivo”.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2152/projeto_de_lei_ordinaria_n_50_de_2022.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2152/projeto_de_lei_ordinaria_n_50_de_2022.pdf</t>
   </si>
   <si>
     <t>“Altera o Art.1º da Lei Municipal n.º_x000D_
 887 de 28 de setembro de 2022, que_x000D_
 fixa os vencimentos dos médicos do_x000D_
 Município de Mata de São João–_x000D_
 Bahia, e dá outras providências.”</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Ruan de Mundinho</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_ordinaria_n_51_de_2022.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_ordinaria_n_51_de_2022.pdf</t>
   </si>
   <si>
     <t>RECONHECE O WHEELING E DEMAIS MANOBRAS DE_x000D_
 MOTOCICLETAS COMO PRÁTICA ESPORTIVA NO_x000D_
 MUNICÍPIO E AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A DESTINAR ESPAÇO PARA A PRÁTICA DE_x000D_
 MANOBRAS, CRIANDO O "ESPAÇO DO LAZER", E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Institui no Município de Mata de São João a_x000D_
 regularização de um espaço adequado para_x000D_
 campeonatos, encontros e utilização de som_x000D_
 automotivo e dá outras providências.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>"Altera a Lei n° 837/2021 que Institui a Bonificação por Resultado-BR, no âmbito da Secretaria de Educação do município de Mata de São João, estado da Bahia e da outras providências. "</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2158/indicacao-no-324-2022-af0d04568d1506c258259983401b3539.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2158/indicacao-no-324-2022-af0d04568d1506c258259983401b3539.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA DE ENTREGA DOMICILIAR GRATUITA DE_x000D_
 MEDICAMENTOS DE USO CONTÍNUO ÀS PESSOAS COM DEFICIÊNCIA_x000D_
 E IDOSAS, USUÁRIAS DO SISTEMA ÚNICO DE SAÚDE.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2159/indicacao-no-325-2022-0600590b4c17a6c005de44afbbe504dd.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2159/indicacao-no-325-2022-0600590b4c17a6c005de44afbbe504dd.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE ODONTOPEDIATRIA PARA ATENDIMENTO NO CEO_x000D_
 – CENTRO DE ESPECIALIDADES ODONTOLÓGICAS.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2162/indicacao-no-326-2022-d09ad5af0c3deeaba4009a29eade917a.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2162/indicacao-no-326-2022-d09ad5af0c3deeaba4009a29eade917a.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE MÉDICO PEDIATRA PARA ATENDIMENTO NAS_x000D_
 POLICLÍNICAS DA SEDE E DO LITORAL.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Marcus Theófilo</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2161/indicacao-no-327-2022-868432de33ece01a8d1f8d2487a981c4.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2161/indicacao-no-327-2022-868432de33ece01a8d1f8d2487a981c4.pdf</t>
   </si>
   <si>
     <t>AULA DE ATIVIDADE FÍSICA NAS COMUNIDADES</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2163/indicacao-no-328-2022-6457e9482be39ca5f3cb0fa793cf7526.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2163/indicacao-no-328-2022-6457e9482be39ca5f3cb0fa793cf7526.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA "ARENA DA COPA" NA PRAÇA AMADO BAHIA_x000D_
 POSSIBILITANDO A COMUNIDADE ASSISTIR OS JOGOS DA SELEÇÃO_x000D_
 BRASILEIRA EM TELÃO E MOVIMENTANDO O COMÉRCIO LOCAL.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>Tiago de Zezo</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2164/indicacao-no-329-2022-c539802a1876bf49ef3b8f5b7eb844f6.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2164/indicacao-no-329-2022-c539802a1876bf49ef3b8f5b7eb844f6.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA TALENTOS E OPORTUNIDADES (BANCO DE_x000D_
 EMPREGO);</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2165/indicacao-no-330-2022-1d2f194208120d17401394cb95c8d358.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2165/indicacao-no-330-2022-1d2f194208120d17401394cb95c8d358.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA ALTO DA BELA VISTA, COMUNIDADE DO_x000D_
 SUCUIU - LITORAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Elinaldo Santana</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao-no-331-2022-af38c610da9426af0b4c183486c29cde_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao-no-331-2022-af38c610da9426af0b4c183486c29cde_1.pdf</t>
   </si>
   <si>
     <t>DUPLICAÇÃO DAAV. DO FAROL - PRAIA DO FORTE</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao-no-332-2022-2356d1356f729fb06c9d510b36723761.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao-no-332-2022-2356d1356f729fb06c9d510b36723761.pdf</t>
   </si>
   <si>
     <t>DUPLICAÇÃO DA VIA PRINCIPAL DO AÇUZINHO ATÉ A LADEIRA..</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao-no-333-2022-5db8bcd383d924f735207c54e11f75ff.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao-no-333-2022-5db8bcd383d924f735207c54e11f75ff.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO MÉDICO NA COMUNIDADE DA PITANGA</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao-no-334-2022-b76049d02378a13119678924478647f2.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao-no-334-2022-b76049d02378a13119678924478647f2.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA DO DENDÊ - AÇUZINHO</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2170/indicacao-no-335-2022-c641a26b42cdc8a7ece01eb98b0fd6a8.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2170/indicacao-no-335-2022-c641a26b42cdc8a7ece01eb98b0fd6a8.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO ASFÁLTICA DA PRAÇA DO AÇUZINHO E SUAS_x000D_
 TRANSVERSAIS</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Jair Bispo</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2171/indicacao-no-336-2022-0c454f372be31f1dd1d89432b4321153.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2171/indicacao-no-336-2022-0c454f372be31f1dd1d89432b4321153.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS HALOGENA POR LED, NA RUA_x000D_
  DIRETA DO BARRO BRANCO;_x000D_
  RUA DO FOGAÇA;_x000D_
  RUA DO MODESTO;_x000D_
  RUA PATIOBA;_x000D_
  RUA DO RECANTO;</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Beto de Amado Bahia</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao-no-337-2022-bd6982c0da3dbb41a902055db89c6f49.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao-no-337-2022-bd6982c0da3dbb41a902055db89c6f49.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA TRAVESSA FRANCISCO BAHIA COM COLOCAÇÃO_x000D_
 DE LÂMPADAS DE LED NA LOCALIDADE DA ESTAÇÃO NO AMADO_x000D_
 BAHIA</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2211/projeto-de-lei-complementar-no-6-2022-2419-63a2003bbc10a.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2211/projeto-de-lei-complementar-no-6-2022-2419-63a2003bbc10a.pdf</t>
   </si>
   <si>
     <t>Altera a Tabela de Receita n.º II – Imposto sobre serviços de qualquer natureza – ISSQN, da Lei Complementar n.º 006/2022, que institui o Código Tributário e de Rendas do Município de Mata de São João, Estado da Bahia.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2212/projeto-de-lei-complementar-no-7-2022-2430-63a20c8fe01cc.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2212/projeto-de-lei-complementar-no-7-2022-2430-63a20c8fe01cc.pdf</t>
   </si>
   <si>
     <t>“Altera o Anexo X da Lei Complementar n.º 006/2022 - Código Tributário e de Rendas do Município de Mata de São João, Estado da Bahia”</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2144/mocao-no-24-2022_-_tiago_de_zezo.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2144/mocao-no-24-2022_-_tiago_de_zezo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a_x000D_
 equipe gestora da Secretaria Municipal de Educação pela realização da Feira de Matemática:_x000D_
 Etno Matemática e Seus Caminhos.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_-_26-2022_-ruan_de_mundinho.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_-_26-2022_-ruan_de_mundinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo_x000D_
 falecimento da Sra. ALDEMIRA DOS SANTOS SILVA NASCIMENTO.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a_x000D_
 Comunidade Escolar Arnaldo Prado (Direção, Coordenação, Professores, Alunos e Pais) pela_x000D_
 participação na Feira de Matemática de Alagoinhas e classificação da etapa territorial para a_x000D_
 etapa estadual.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao_x000D_
 Sr. RAFAEL BICALHO FIGUEIREDO, Coordenador de Esportes nas Escolas da SEDUC_x000D_
 da Prefeitura Municipal de Mata de São João, em reconhecimento aos seus relevantes_x000D_
 serviços prestados à frente da Secretária de Educação, no incentivo a prática esportiva pelos_x000D_
 nossos jovens e adolescentes em especial pela organização do primeiro intermunicipal de_x000D_
 boxe.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2157/mocao_-_28-2022_-_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2157/mocao_-_28-2022_-_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A_x000D_
 JOVEM AMANDA XAVIER.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2210/projeto-de-lei-complementar-no-5-2022.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2210/projeto-de-lei-complementar-no-5-2022.pdf</t>
   </si>
   <si>
     <t>Altera o art.19 da Lei Complementar n° 001/2018 - que dispõe sobre o Regime Jurídico dos Servidores públicos Civis do Município de Mata de São João, das Autarquias e das Fundações Publicas Municipais.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto-de-lei-complementar-no-6.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto-de-lei-complementar-no-6.pdf</t>
   </si>
   <si>
     <t>Altera a Tabela de Receita nº II – Imposto_x000D_
 sobre serviços de qualquer natureza – ISSQN,_x000D_
 da Lei Complementar nº 006/2022, que institui_x000D_
 o Código Tributário e de Rendas do Município_x000D_
 de Mata de São João, Estado da Bahia</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2240/projeto-de-lei-complementar-no-7.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2240/projeto-de-lei-complementar-no-7.pdf</t>
   </si>
   <si>
     <t>“Altera o Anexo X da Lei Complementar nº_x000D_
 006/2022 - Código Tributário e de Rendas do_x000D_
 Município de Mata de São João, Estado da_x000D_
 Bahia”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -867,67 +867,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2147/projeto-de-lei-ordinaria-no-44-2022-885-6357ec7299017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2149/projeto-de-lei-ordinaria-no-47_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2150/projeto_de_lei_ordinaria_n_48_de_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2151/projeto_de_lei_ordinaria_n_49_de_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2152/projeto_de_lei_ordinaria_n_50_de_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_ordinaria_n_51_de_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2158/indicacao-no-324-2022-af0d04568d1506c258259983401b3539.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2159/indicacao-no-325-2022-0600590b4c17a6c005de44afbbe504dd.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2162/indicacao-no-326-2022-d09ad5af0c3deeaba4009a29eade917a.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2161/indicacao-no-327-2022-868432de33ece01a8d1f8d2487a981c4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2163/indicacao-no-328-2022-6457e9482be39ca5f3cb0fa793cf7526.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2164/indicacao-no-329-2022-c539802a1876bf49ef3b8f5b7eb844f6.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2165/indicacao-no-330-2022-1d2f194208120d17401394cb95c8d358.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao-no-331-2022-af38c610da9426af0b4c183486c29cde_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao-no-332-2022-2356d1356f729fb06c9d510b36723761.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao-no-333-2022-5db8bcd383d924f735207c54e11f75ff.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao-no-334-2022-b76049d02378a13119678924478647f2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2170/indicacao-no-335-2022-c641a26b42cdc8a7ece01eb98b0fd6a8.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2171/indicacao-no-336-2022-0c454f372be31f1dd1d89432b4321153.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao-no-337-2022-bd6982c0da3dbb41a902055db89c6f49.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2211/projeto-de-lei-complementar-no-6-2022-2419-63a2003bbc10a.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2212/projeto-de-lei-complementar-no-7-2022-2430-63a20c8fe01cc.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2144/mocao-no-24-2022_-_tiago_de_zezo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_-_26-2022_-ruan_de_mundinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2157/mocao_-_28-2022_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2210/projeto-de-lei-complementar-no-5-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto-de-lei-complementar-no-6.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2240/projeto-de-lei-complementar-no-7.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2147/projeto-de-lei-ordinaria-no-44-2022-885-6357ec7299017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2149/projeto-de-lei-ordinaria-no-47_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2150/projeto_de_lei_ordinaria_n_48_de_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2151/projeto_de_lei_ordinaria_n_49_de_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2152/projeto_de_lei_ordinaria_n_50_de_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_ordinaria_n_51_de_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2158/indicacao-no-324-2022-af0d04568d1506c258259983401b3539.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2159/indicacao-no-325-2022-0600590b4c17a6c005de44afbbe504dd.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2162/indicacao-no-326-2022-d09ad5af0c3deeaba4009a29eade917a.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2161/indicacao-no-327-2022-868432de33ece01a8d1f8d2487a981c4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2163/indicacao-no-328-2022-6457e9482be39ca5f3cb0fa793cf7526.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2164/indicacao-no-329-2022-c539802a1876bf49ef3b8f5b7eb844f6.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2165/indicacao-no-330-2022-1d2f194208120d17401394cb95c8d358.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao-no-331-2022-af38c610da9426af0b4c183486c29cde_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao-no-332-2022-2356d1356f729fb06c9d510b36723761.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao-no-333-2022-5db8bcd383d924f735207c54e11f75ff.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao-no-334-2022-b76049d02378a13119678924478647f2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2170/indicacao-no-335-2022-c641a26b42cdc8a7ece01eb98b0fd6a8.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2171/indicacao-no-336-2022-0c454f372be31f1dd1d89432b4321153.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao-no-337-2022-bd6982c0da3dbb41a902055db89c6f49.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2211/projeto-de-lei-complementar-no-6-2022-2419-63a2003bbc10a.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2212/projeto-de-lei-complementar-no-7-2022-2430-63a20c8fe01cc.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2144/mocao-no-24-2022_-_tiago_de_zezo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_-_26-2022_-ruan_de_mundinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2157/mocao_-_28-2022_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2210/projeto-de-lei-complementar-no-5-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto-de-lei-complementar-no-6.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2022/2240/projeto-de-lei-complementar-no-7.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="195.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>