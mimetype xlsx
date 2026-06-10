--- v0 (2026-02-10)
+++ v1 (2026-06-10)
@@ -54,5398 +54,5398 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto-de-lei-ordinaria-1-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto-de-lei-ordinaria-1-2023.pdf</t>
   </si>
   <si>
     <t>“Abre ao Orçamento da Seguridade Social_x000D_
 do Município, crédito adicional especial até_x000D_
 o valor de R$ 6.170.000,00 (seis milhões_x000D_
 cento e setenta mil reais), para os fins que_x000D_
 especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2173/projeto-de-lei-ordinaria-no-2-2023-3284-63b6be1157d88.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2173/projeto-de-lei-ordinaria-no-2-2023-3284-63b6be1157d88.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa de Incentivo ao Atleta,_x000D_
 destinado aos praticantes de esporte de_x000D_
 rendimento do Município de Mata de São_x000D_
 João”.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2174/projeto-de-lei-ordinaria-no-2-2023-3284-63b6be1157d88.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2174/projeto-de-lei-ordinaria-no-2-2023-3284-63b6be1157d88.pdf</t>
   </si>
   <si>
     <t>“Cria o Auxílio Vale-gás no âmbito do Município de_x000D_
 Mata de São João”.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2176/projeto-de-lei-ordinaria-4-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2176/projeto-de-lei-ordinaria-4-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Auxílio “Alimentando_x000D_
 pela Agricultura”, e dá outras providências.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2177/projeto-de-lei-ordinaria-5-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2177/projeto-de-lei-ordinaria-5-2023.pdf</t>
   </si>
   <si>
     <t>“Institui, no âmbito do Município de Mata de São_x000D_
 João, o Auxílio Casa Arrumada”.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto-de-lei-ordinaria-6-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto-de-lei-ordinaria-6-2023.pdf</t>
   </si>
   <si>
     <t>“Institui, no âmbito do Município de Mata de São João,_x000D_
 o Programa Casa Bela, que tem como objetivo a_x000D_
 reforma de casas populares e dá outras providências”.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2179/projeto-de-lei-ordinaria-7-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2179/projeto-de-lei-ordinaria-7-2023.pdf</t>
   </si>
   <si>
     <t>“Altera os artigo 7º, 14, 29 e 30 da Lei Municipal n.º 744/2019 – que regulamentam a concessão, pela Administração Pública, de benefícios eventuais de Assistência Social, bem como os seus Anexos I e II. "</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2180/projeto-de-lei-ordinaria-8-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2180/projeto-de-lei-ordinaria-8-2023.pdf</t>
   </si>
   <si>
     <t>“Cria o Auxílio Primeiro Cuidado, voltado_x000D_
 às famílias com crianças de até 2 anos de_x000D_
 idade, não atendidas nas unidades de_x000D_
 ensino da Rede Municipal ou Conveniada,_x000D_
 e dá outras Providências”.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto-de-lei-ordinaria-no-9-2023-3299-63b6cedfa0986.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto-de-lei-ordinaria-no-9-2023-3299-63b6cedfa0986.pdf</t>
   </si>
   <si>
     <t>Fica estabelecido que o abono do ano de 2023 a ser concedido aos servidores ativos efetivos e aos cargos em comissão, se houver disponibilidade orçamentária e financeira, no mês de dezembro de cada exercício, devendo a soma do respectivo valor ser fixado no limite máximo de até 3,09% do duodécimo.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2182/projeto-de-lei-ordinaria-10-2023_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2182/projeto-de-lei-ordinaria-10-2023_1.pdf</t>
   </si>
   <si>
     <t>“Estabelece a implementação do processo legislativo e_x000D_
 administrativo eletrônico no âmbito da Câmara Municipal_x000D_
 de Mata de São João instituindo o Programa Câmara 100%_x000D_
 Digital</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2184/projeto_de_lei_ordinaria_no_11_2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2184/projeto_de_lei_ordinaria_no_11_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos_x000D_
 vencimentos e subsídios dos cargos públicos_x000D_
 efetivos, comissionados, temporários e_x000D_
 políticos do Poder Executivo Municipal para_x000D_
 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2183/projeto-de-lei-ordinaria-12-2023_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2183/projeto-de-lei-ordinaria-12-2023_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reposição salarial de vencimentos dos_x000D_
 Servidores Públicos e agentes políticos da Câmara_x000D_
 Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2214/projeto-de-lei-ordinaria-no-13-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2214/projeto-de-lei-ordinaria-no-13-2023.pdf</t>
   </si>
   <si>
     <t>Fixa os Vencimentos dos Professores do Município_x000D_
  de Mata de São João – Bahia em atendimento ao_x000D_
  Piso Nacional.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2215/projeto-de-lei-ordinaria-no-14-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2215/projeto-de-lei-ordinaria-no-14-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 863/2022, atualizando o_x000D_
 Programa de Estímulo a Formação de_x000D_
 Médicos no Município de Mata de São_x000D_
 João-BA e dá outras providências.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2213/projeto-de-lei-ordinaria-no-15-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2213/projeto-de-lei-ordinaria-no-15-2023.pdf</t>
   </si>
   <si>
     <t>Fixa o vencimento e subsídio mínimo dos_x000D_
 cargos públicos efetivos e comissionados do_x000D_
 Poder Executivo Municipal de Mata de São_x000D_
 João/BA.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2284/projeto-de-lei-ordinaria-no-16.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2284/projeto-de-lei-ordinaria-no-16.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de Programa de Corte de Cabelo gratuito_x000D_
 para atender aos alunos nas Escolas Municipais".</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2285/projeto-de-lei-ordinaria-no-17.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2285/projeto-de-lei-ordinaria-no-17.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1º, 2º da Lei Municipal nº_x000D_
 739/2019, de 27 de fevereiro de 2019 - que_x000D_
 institui os vencimentos dos Conselheiros_x000D_
 Tutelares do município de Mata de São_x000D_
 João e dá outras providências.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2301/projeto-de-lei-ordinaria-no-18.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2301/projeto-de-lei-ordinaria-no-18.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE MATA DE SÃO JOÃO, ESTADO DA BAHIA, no_x000D_
 uso de suas atribuições legais, faz saber que Ela aprovou e o Prefeito do município_x000D_
 sanciona a seguinte Lei:_x000D_
 Art. 1º- Fica denominada a ESCOLA MUNICIPAL DE PRAIA DO FORTE, a_x000D_
 ser inaugurada no ano de 2023, Professora Angelina Rodrigues do_x000D_
 Nascimento.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2342/projeto-de-lei-ordinaria-no-20.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2342/projeto-de-lei-ordinaria-no-20.pdf</t>
   </si>
   <si>
     <t>Fica denominada VILA DO AMADO, no Amado Bahia, a localidade_x000D_
 conhecida como “Beco da Chiada”</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2343/projeto-de-lei-ordinaria-no-21.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2343/projeto-de-lei-ordinaria-no-21.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL_x000D_
 DO MUNICÍPIO, O DIA DA FORÇA_x000D_
 JOVEM UNIVERSAL.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2344/projeto-de-lei-ordinaria-no-22.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2344/projeto-de-lei-ordinaria-no-22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder os_x000D_
 remanejamentos de programações_x000D_
 orçamentárias, pelo total ou saldo do_x000D_
 Orçamento Fiscal em vigor, para o exercício_x000D_
 financeiro de 2023, na forma que indica e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto-de-lei-ordinaria-no-23.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto-de-lei-ordinaria-no-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por_x000D_
 tempo determinado para atender à_x000D_
 necessidade temporária de_x000D_
 excepcional interesse público, nos_x000D_
 termos do inciso IX do art. 37 da_x000D_
 Constituição Federal, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2346/projeto-de-lei-ordinaria-no-24.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2346/projeto-de-lei-ordinaria-no-24.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a concessão_x000D_
 de Benefícios Eventuais da Secretaria Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2347/projeto-de-lei-ordinaria-no-25.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2347/projeto-de-lei-ordinaria-no-25.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Cadeira de Rodas,_x000D_
 que prevê o fornecimento gratuito de_x000D_
 cadeiras de rodas às pessoas com_x000D_
 deficiência do Município de Mata de_x000D_
 São João/BA.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2348/projeto-de-lei-ordinaria-no-26-.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2348/projeto-de-lei-ordinaria-no-26-.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE_x000D_
 PREVENÇÃO E COMBATE À_x000D_
 AGRESSÃO E EXPLORAÇÃO FÍSICA,_x000D_
 SEXUAL E PSICOLÓGICA DE_x000D_
 CRIANÇAS E ADOLESCENTES, NO_x000D_
 MUNICÍPIO DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2389/projeto-de-lei-ordinaria-no-27.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2389/projeto-de-lei-ordinaria-no-27.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza o Poder Executivo a_x000D_
 alienar bem imóvel, mediante a modalidade_x000D_
 licitatória própria, para fins de implantação de_x000D_
 indústria, com o escopo precípuo de gerar_x000D_
 emprego e renda no Município, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2390/projeto-de-lei-ordinaria-no-28.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2390/projeto-de-lei-ordinaria-no-28.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza o Poder Executivo a alienar os bens_x000D_
 imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2391/projeto-de-lei-ordinaria-no-29.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2391/projeto-de-lei-ordinaria-no-29.pdf</t>
   </si>
   <si>
     <t>Cria o Auxílio Cadeira de Rodas, que prevê o fornecimento gratuito de cadeiras de _x000D_
 rodas às pessoas com deficiência do Município de Mata de São_x000D_
 João/BA.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2392/projeto-de-lei-ordinaria-no-30.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2392/projeto-de-lei-ordinaria-no-30.pdf</t>
   </si>
   <si>
     <t>“Abre ao Orçamento da Seguridade Social do_x000D_
 Município, crédito adicional especial até o valor de_x000D_
 R$ 450.000,00 (quatrocentos e cinquenta mil reais),_x000D_
 para os fins que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2393/projeto-de-lei-ordinaria-no-31.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2393/projeto-de-lei-ordinaria-no-31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o_x000D_
 exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto-de-lei-ordinaria-no-32.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto-de-lei-ordinaria-no-32.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento do cargo de Agente de Fiscalização_x000D_
 Sanitária do Município de Mata de São João, previsto no_x000D_
 Anexo II da Lei nº 877/2022.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2445/projeto-de-lei-ordinaria-no-33.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2445/projeto-de-lei-ordinaria-no-33.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal do Voluntário Social no_x000D_
 Município de Mata de São João.”</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2446/projeto-de-lei-ordinaria-no-34.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2446/projeto-de-lei-ordinaria-no-34.pdf</t>
   </si>
   <si>
     <t>“Abre ao Orçamento Fiscal do Município_x000D_
 crédito adicional especial até o valor de R$_x000D_
 200.000,00 (duzentos mil reais), para os fins_x000D_
 que especifica e dá outras providências”</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2447/projeto-de-lei-ordinaria-no-35.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2447/projeto-de-lei-ordinaria-no-35.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 5º e 6º da Lei Municipal n° 917/2023, que institui e_x000D_
 regulamenta a concessão de Benefícios Eventuais da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Marcus Theófilo</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2457/projeto-de-lei-ordinaria-no-36-df0c0002ddf1e4fbf82e538f86412f1a_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2457/projeto-de-lei-ordinaria-no-36-df0c0002ddf1e4fbf82e538f86412f1a_1.pdf</t>
   </si>
   <si>
     <t>Cria o Dia do Empreendedorismo Feminino no âmbito do_x000D_
 Município de Mata de São João - Bahia.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2458/projeto-de-lei-ordinaria-no-37-d68e94c18c5e4025f70306bfd70e3512.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2458/projeto-de-lei-ordinaria-no-37-d68e94c18c5e4025f70306bfd70e3512.pdf</t>
   </si>
   <si>
     <t>Fica autorizado ao Poder Executivo instituir o Projeto Guia_x000D_
 Turístico Mirim na Cidade de Mata de São João - Bahia.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Elinaldo Santana</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto-de-lei-ordinaria-no-38-2023-8632-64ef44d954f01.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto-de-lei-ordinaria-no-38-2023-8632-64ef44d954f01.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 886/2022, que atualiza,_x000D_
 reajusta 23 (vinte e três) logradouros já cadastrados_x000D_
 da Planta Genérica de Valores e cria 05 (cinco)_x000D_
 novos logradouros do Município de Mata de São_x000D_
 João.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Jair Bispo</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto-de-lei-ordinaria-no-39-b93a924942cffb9fa163ede881f66d9e.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto-de-lei-ordinaria-no-39-b93a924942cffb9fa163ede881f66d9e.pdf</t>
   </si>
   <si>
     <t>Fica denominado AILTON GONÇALVES DOS SANTOS- “Meota”-,_x000D_
 o Campo de grama sintética, situado na localidade do Areal, Litoral.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2523/projeto-de-lei-ordinaria-no-40-2023-8933-650854282e7a1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2523/projeto-de-lei-ordinaria-no-40-2023-8933-650854282e7a1.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o repasse dos recursos_x000D_
 recebidos da União para cumprimento da_x000D_
 Assistência Financeira Complementar de que_x000D_
 trata a Emenda Constitucional 127/2022.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto-de-lei-ordinaria-no-41-2023-8971-650a2bf8166e8.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto-de-lei-ordinaria-no-41-2023-8971-650a2bf8166e8.pdf</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto-de-lei-ordinaria-no-42-2023-8972-650a2c20183a1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto-de-lei-ordinaria-no-42-2023-8972-650a2c20183a1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Permissão de Uso de bens_x000D_
 imóveis de propriedade do Município de Mata_x000D_
 de São João.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto-de-lei-ordinaria-no-43-2023-9121-651702eb5844a.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto-de-lei-ordinaria-no-43-2023-9121-651702eb5844a.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Refúgio da Vida_x000D_
 Silvestre da Sapiranga, Unidade de Conservação_x000D_
 (UC) de proteção integral, no Município de Mata de_x000D_
 São João, e dá outras providências.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Pastor Sandro</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto-de-lei-ordinaria-no-45-a904ca0d761145d344babfa3039de1ab.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto-de-lei-ordinaria-no-45-a904ca0d761145d344babfa3039de1ab.pdf</t>
   </si>
   <si>
     <t>Fica denominada PROFESSORA MARIA JOSÉ TEIXEIRA DE_x000D_
 OLIVEIRA, a creche situada na localidade do Monte Líbano, sede do município.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Poder Legislativo - PL</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto-de-lei-ordinaria-no-46-2023-9449-652e870fb254c_2.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto-de-lei-ordinaria-no-46-2023-9449-652e870fb254c_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Ordenamento do Uso e_x000D_
 da Ocupação do Solo do Município de_x000D_
 Mata de São João e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2550/projeto-de-lei-ordinaria-no-47-2023-9514-652ec91510ddd_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2550/projeto-de-lei-ordinaria-no-47-2023-9514-652ec91510ddd_1.pdf</t>
   </si>
   <si>
     <t>Denomina o Centro de Atendimento_x000D_
 Educacional Especializado, localizado na_x000D_
 comunidade de Imbassaí, como DOMICE_x000D_
 FRANCISCA DA SILVA</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2551/projeto-de-lei-ordinaria-no-48-b9eabf617be8cdf943373f6ae561dc52.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2551/projeto-de-lei-ordinaria-no-48-b9eabf617be8cdf943373f6ae561dc52.pdf</t>
   </si>
   <si>
     <t>“Concede Abono aos servidores da Câmara Municipal de_x000D_
 Mata de São João – Bahia.”</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2552/projeto-de-lei-ordinaria-no-49-da8fa70a5377e3e99cd29909209bbfd4.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2552/projeto-de-lei-ordinaria-no-49-da8fa70a5377e3e99cd29909209bbfd4.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 1º da Lei Municipal 936 de 2023"</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2553/projeto-de-lei-ordinaria-no-50-2023-10004-6557898589399.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2553/projeto-de-lei-ordinaria-no-50-2023-10004-6557898589399.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º da Lei Municipal n. 730/2018_x000D_
 para incluir novos órgãos e entidades como_x000D_
 integrantes do Conselho Municipal de Turismo_x000D_
 - COMTUR</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2554/projeto-de-lei-ordinaria-no-51-2023-10007-6557899ae8502.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2554/projeto-de-lei-ordinaria-no-51-2023-10007-6557899ae8502.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 896/2022, que dispõe sobre_x000D_
 a regulamentação das atividades de serviço de_x000D_
 transporte buggy turismo no Município de Mata de_x000D_
 São João, acrescentando o parágrafo único ao artigo_x000D_
 1º, o artigo 6-A e o inciso XI ao artigo 7º, bem como_x000D_
 alterando os seus Anexos.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2555/projeto-de-lei-ordinaria-no-52-2023-10175-6560b97dc6a06.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2555/projeto-de-lei-ordinaria-no-52-2023-10175-6560b97dc6a06.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente o Anexo II da Lei_x000D_
 Municipal n. 877/2022 para atualizar as_x000D_
 atribuições dos Guardas Municipais e dos_x000D_
 Agentes de Fiscalização do Município de_x000D_
 Mata de São João</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2556/projeto-de-lei-ordinaria-no-53-2023-10185-6561c756a0919.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2556/projeto-de-lei-ordinaria-no-53-2023-10185-6561c756a0919.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio moradia e auxílio_x000D_
 alimentação em pecúnia aos profissionais vinculados_x000D_
 ao Programa Mais Médicos para o Brasil, no âmbito do_x000D_
 Município de Mata de São João e dá outras_x000D_
 providências_x000D_
 .</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2557/projeto-de-lei-ordinaria-no-54-2023-10203-6564953f6a053.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2557/projeto-de-lei-ordinaria-no-54-2023-10203-6564953f6a053.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente o Anexo II da Lei_x000D_
 Municipal n. 877/2022 para atualizar as_x000D_
 atribuições dos Guardas Municipais e dos_x000D_
 Agentes de Fiscalização do Município de_x000D_
 Mata de São João.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2558/projeto-de-lei-ordinaria-no-55-2023-10302-6569dea4c7634.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2558/projeto-de-lei-ordinaria-no-55-2023-10302-6569dea4c7634.pdf</t>
   </si>
   <si>
     <t>Fixa o Vencimento dos Técnicos em Radiologia_x000D_
 do Município de Mata de São João – Bahia</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto-de-lei-ordinaria-no-56-2023-10340-656a26d056a92.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto-de-lei-ordinaria-no-56-2023-10340-656a26d056a92.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO_x000D_
 PLURIANUAL 2022-2025, INSTITUÍDO PELA LEI Nº_x000D_
 840, DE 06 DE OUTUBRO DE 2021, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto-de-lei-ordinaria-no-57-2023-10341-656a26e9da590.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto-de-lei-ordinaria-no-57-2023-10341-656a26e9da590.pdf</t>
   </si>
   <si>
     <t>“ABRE AO ORÇAMENTO FISCAL DO MUNICÍPIO,_x000D_
 CRÉDITOS ADICIONAIS ESPECIAIS ATÉ O VALOR DE_x000D_
 R$ 79.680,00 (SETENTA E NOVE MIL E SEISCENTOS_x000D_
 E OITENTA REAIS), PARA OS FINS QUE ESPECIFICA_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2594/projeto-de-lei-ordinaria-no-58-2023-10342-656a2711544ff.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2594/projeto-de-lei-ordinaria-no-58-2023-10342-656a2711544ff.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Tarifa Zero, autoriza a concessão de_x000D_
 subvenção econômica e subsídio tarifário para o_x000D_
 transporte coletivo urbano no âmbito do município de Mata_x000D_
 de São João e dá outras providências</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2451/indicacao-no-1-2023-1740c3c12d63dfd62bc2604fb6d17658_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2451/indicacao-no-1-2023-1740c3c12d63dfd62bc2604fb6d17658_1.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA E URBANIZAÇÃO NA AVENIDA MONTE LÍBANO; CICLOVIA COM ILUMINAÇÃO DESDE A ESCOLA EMANOEL FONTES ATÉ O ENTRONCAMENTO.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2452/indicacao-no-2-2023-5481478cb43451a06d620c9daf252b37_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2452/indicacao-no-2-2023-5481478cb43451a06d620c9daf252b37_1.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ACADEMIA POPULAR AO AR LIVRE E PARQUE INFANTIL NO ALTO DAS POMBAS; CONSTRUÇÃO DE ACADEMIA POPULAR AO AR LIVRE E PARQUE INFANTIL NA RUA DO EUCALIPTO.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2453/indicacao-no-3-2023-318808d976c815d102273c1e65531aa8_2.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2453/indicacao-no-3-2023-318808d976c815d102273c1e65531aa8_2.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO ENTRONCAMENTO, COM DUAS PARADAS DE ÔNIBUS RODOVIÁRIO, UMA DO LADO DIREITO E OUTRA DO LADO ESQUERDO.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao-no-4-2023-23b4703469b1d312279ff410e2383e2c_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao-no-4-2023-23b4703469b1d312279ff410e2383e2c_1.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DO PROGRAMA DE COMBATE AO CÂNCER DE_x000D_
 MAMA, CÂNCER DO COLO DO ÚTERO E CÂNCER DO COLORRETAL.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2455/indicacao-5-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2455/indicacao-5-2023.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA BA 093 ATÉ O POVOADO DA PITANGA</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2456/indicacao-6-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2456/indicacao-6-2023.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA E ILUMINAÇÃO EM LED NA PITANGA_x000D_
 DESDE A ENTRADA NA BA 093 ATÉ O CENTRO DO BAIRRO;_x000D_
 CONSTRUÇÃO DE ACADEMIA POPULAR AO AR LIVRE E PARQUE_x000D_
 INFANTIL NA PITANGA.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao-7-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao-7-2023.pdf</t>
   </si>
   <si>
     <t>Construção de unidade básica de saúde na comunidade do_x000D_
 açu da torre.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2192/indicacao-8-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2192/indicacao-8-2023.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da via de ligação Barreiro ao Pau_x000D_
 Grande e Rua da Fulô.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2193/indicacao-9-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2193/indicacao-9-2023.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica com colocação de manilhas para_x000D_
 escoamento de águas pluviais:_x000D_
 ● Rua Antônio Martins_x000D_
 ● Rua alto do cajueiro_x000D_
 ● Rua do jambeiro ( Cotovelo )_x000D_
 ● Travessa Francisco Bahia (Estação)_x000D_
 ● Rua Ceará (Sempre Verde)_x000D_
 ● Rua da Embasa</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2194/indicacao-10-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2194/indicacao-10-2023.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PARQUE MUNICIPAL DE ENERGIA SOLAR</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2195/indicacao-11-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2195/indicacao-11-2023.pdf</t>
   </si>
   <si>
     <t>Aquisição de equipamento de primeiros socorros pela_x000D_
 secretaria de educação para as escolas municipais.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2196/indicacao-no-12-2023-8fe71508430251ded17ce0a419a55ca2.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2196/indicacao-no-12-2023-8fe71508430251ded17ce0a419a55ca2.pdf</t>
   </si>
   <si>
     <t>Construção de campo com grama sintética e instalação_x000D_
 de academia popular, na comunidade do Bonfim.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2197/indicacao-no-13-2023-87ce91d953af69ebc7ae976b7493bf5e.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2197/indicacao-no-13-2023-87ce91d953af69ebc7ae976b7493bf5e.pdf</t>
   </si>
   <si>
     <t>Revitalização da praça do Barreiro, situada no Baixio.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2198/indicacao-no-13-2023-87ce91d953af69ebc7ae976b7493bf5e.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2198/indicacao-no-13-2023-87ce91d953af69ebc7ae976b7493bf5e.pdf</t>
   </si>
   <si>
     <t>Pavimentação, instalação de lâmpadas de LED e_x000D_
 construção de um espaço de lazer na comunidade dos_x000D_
 mangues.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2199/indicacao-no-15-2023-d786db14817b45587c13cde567d776e6.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2199/indicacao-no-15-2023-d786db14817b45587c13cde567d776e6.pdf</t>
   </si>
   <si>
     <t>Pavimentação com colocação de manilhas para_x000D_
 escoamento de águas pluviais, assim como iluminação_x000D_
 pública na primeira travessa da localidade Açuzinho,_x000D_
 próximo da passarela de Praia do Forte.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2200/indicacao-no-16-2023-27116586d99cf6f6d2dd262f9e876a4c.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2200/indicacao-no-16-2023-27116586d99cf6f6d2dd262f9e876a4c.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica e iluminação em LED nas ruas_x000D_
 Goiás, Piauí, Matadouro, Oleoduto, São Paulo, Paraíba,_x000D_
 Eucalipto e Travessa Eucalipto - Entroncamento.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2201/indicacao-no-17-2023-b2f6387cfca43a92c145e64f0965e406.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2201/indicacao-no-17-2023-b2f6387cfca43a92c145e64f0965e406.pdf</t>
   </si>
   <si>
     <t>Pavimentação das vias do loteamento Sete Cascos (Beira_x000D_
 Rio) - Imbassaí.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2202/indicacao-no-18-2023-2cc465e674213b6a7291cecb5349284e.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2202/indicacao-no-18-2023-2cc465e674213b6a7291cecb5349284e.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA TRANSVERSAL DA RUA DA IGREJA (PARALELA_x000D_
 AO LOTEAMENTO SETE CASCOS - BEIRA RIO) - IMBASSAÍ.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2203/indicacao-no-19-2023-b4734e4bd00e8d53bfe5460ceba743db.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2203/indicacao-no-19-2023-b4734e4bd00e8d53bfe5460ceba743db.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CENTRO DE ESPORTE, LAZER E CONVIVÊNCIA DO_x000D_
 BARREIRO, BAIRRO BAIXIO;</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/</t>
   </si>
   <si>
     <t>REFORMA URGENTE DAS PONTES QUE LIGAM AS COMUNIDADES DO_x000D_
 DIOGO E SANTO ANTÔNIO (PONTES DO RIO DO CAJUEIRO E DO RIO_x000D_
 DE BAIXO).</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2217/indicacao-no-21-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2217/indicacao-no-21-2023.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAMPO COM GRAMA SINTÉTICA E QUADRA DE_x000D_
 FUTEVÔLEI NA COMUNIDADE DE AÇU DA TORRE.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2218/indicacao-no-22-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2218/indicacao-no-22-2023.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA DE AÇU DA TORRE COM INSTALAÇÃO DE_x000D_
 ACADEMIA POPULAR, ESPAÇO DE LAZER E PARQUE INFANTIL.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2219/indicacao-no-23-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2219/indicacao-no-23-2023.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO LOTE 12, ÁREA RURAL.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2220/indicacao-no-24-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2220/indicacao-no-24-2023.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS COMUNIDADES DO CARIJO E_x000D_
 BEBEDOURO.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2221/indicacao-no-25-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2221/indicacao-no-25-2023.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA VILA DE_x000D_
 ITAPECERICA AO ALTO DA COLINA E SUA TRANSVERSAL .</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2222/indicacao-no-26-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2222/indicacao-no-26-2023.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE EXAME DE COLONOSCOPIA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2223/indicacao-no-27-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2223/indicacao-no-27-2023.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE COLONOSCÓPIO PARA REALIZAÇÃO DE EXAMES DE_x000D_
 COLONOSCOPIA.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2224/indicacao-no-28-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2224/indicacao-no-28-2023.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PARQUE INFANTIL E ACADEMIA POPULAR NA_x000D_
 PRAÇA DA ESCOLA EZILDA PINTO, SEMPRE VERDE;.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2225/indicacao-no-26-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2225/indicacao-no-26-2023.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCADARIA DE LIGAÇÃO ENTRE O CONDOMÍNIO_x000D_
 SANTA RITA E O PONTO DE ÔNIBUS LOCALIZADO NA VIA PRINCIPAL_x000D_
 DO AMADO BAHIA.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2226/indicacao-no-30-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2226/indicacao-no-30-2023.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PROJETO DE LEI QUE ESTABELEÇA O PROGRAMA CNH_x000D_
 SOCIAL, QUAL ENTREGUE BENEFÍCIO NA FORMA DE_x000D_
 FINANCIAMENTO DE 100% DAS TAXAS RELACIONADAS À LICENÇA_x000D_
 PARA DIRIGIR E PILOTAR, COMO EMISSÃO DE LAUDOS, AULAS_x000D_
 TEÓRICAS E PRÁTICAS E EMISSÃO DE CNH PERMANENTE.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2227/indicacao-no-31-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2227/indicacao-no-31-2023.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2228/indicacao-no-32-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2228/indicacao-no-32-2023.pdf</t>
   </si>
   <si>
     <t>CONCLUIR A PAVIMENTAÇÃO QUE LIGA A RUA 24 DE OUTUBRO AO_x000D_
 DIAMANTE; PAVIMENTAÇÃO DA VIA QUE LIGA O DIAMANTE AO VIVEIRO;</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2229/indicacao-no-33-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2229/indicacao-no-33-2023.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA DA EMBASA COM COLOCAÇÃO DE LÂMPADAS DE_x000D_
 LED NA LOCALIDADE DO AMADO BAHIA</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2230/indicacao-no-34-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2230/indicacao-no-34-2023.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA PRAÇA DA PORTELINHA, SITUADA NO BAIXIO.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao-no-35-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao-no-35-2023.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE ENERGIA SOLAR NO NOVO MERCADO_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2232/indicacao-no-36-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2232/indicacao-no-36-2023.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PARQUE INFANTIL A ACADEMIA POPULAR NA_x000D_
 PRAÇA DA ESCOLA ROBERT LIMA COSTA, LOCALIZADA EM AMADO_x000D_
 BAHIA;</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2233/indicacao-no-37-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2233/indicacao-no-37-2023.pdf</t>
   </si>
   <si>
     <t>PASTILHAMENTO DA FACHADA DA CRECHE MARIA SILVA EM VILA_x000D_
 SAUÍPE LITORAL DO MUNICÍPIO DE MATA DE SÃO JOÃO</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2234/indicacao-no-38-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2234/indicacao-no-38-2023.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA EM BARRO_x000D_
 BRANCO, LITORAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2241/indicacao-no-39.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2241/indicacao-no-39.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE DE CONCRETO NA LOCALIDADE DE_x000D_
 VÁRZEA DE BAIXO, ACESSO A COMUNIDADE DE PEDRA DO_x000D_
 SALGADO.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2242/indicacao-no-40.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2242/indicacao-no-40.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM COMPLEXO ESPORTIVO NO PARQUE DA CIDADE.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2243/indicacao-no-41.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2243/indicacao-no-41.pdf</t>
   </si>
   <si>
     <t>Extensão de rede e colocação de iluminação pública em_x000D_
 led, nas seguintes ruas: _x000D_
 Rua Direta do Foz;_x000D_
 Avenida Sucupira;_x000D_
 Rua Babatimã;_x000D_
 Rua em frente à Associação de Moradores;_x000D_
 1ª Travessa Tucano;</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2244/indicacao-no-42.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2244/indicacao-no-42.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA LAURO DE FREITAS E CONSTRUÇÃO DE_x000D_
 UMA CICLOVIA, LIGANDO O MATADOURO A RUA ALÍPIO CÉSAR_x000D_
 TRINDADE, EM AMADO BAHIA;</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2245/indicacao-no-43.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2245/indicacao-no-43.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REDUTOR DE VELOCIDADE LOMBADA_x000D_
 ELETRÔNICA, NO PONTO DO MEL, NA COMUNIDADE DE SAUÍPE;</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2246/indicacao-no-44.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2246/indicacao-no-44.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA CRECHE MARIA SILVA EM VILA SAUIPE, LITORAL_x000D_
 DO MUNICIPIO DE MATA DE SÃO JOAO.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2247/indicacao-no-45.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2247/indicacao-no-45.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA SÃO FELIPE E TRAVESSA SÃO_x000D_
 FELIPE.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2248/indicacao-no-46.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2248/indicacao-no-46.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE OU PASSARELA PARA LIGAÇÃO DAS RUAS_x000D_
 DI CAVALCANTI E RUA VITAL BRASIL, NO CABORÉ.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2249/indicacao-no-47.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2249/indicacao-no-47.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAMPO COM GRAMA SINTÉTICA NA COMUNIDADE_x000D_
 DO CAMBOATÁ.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2250/indicacao-no-48.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2250/indicacao-no-48.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ACADEMIA POPULAR COM PARQUE INFANTIL, EM_x000D_
 TERRENO BALDIO, NA RUA DO POÇO, MONTE LÍBANO.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2251/indicacao-no-49.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2251/indicacao-no-49.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UNIDADE DE PRONTO ATENDIMENTO (UPA) NA_x000D_
 COMUNIDADE DO AÇUZINHO</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2252/indicacao-no-50.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2252/indicacao-no-50.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA NA VIA PRINCIPAL DA COMUNIDADE_x000D_
 DOS COQUEIROS - AÇUZINHO</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2253/indicacao-no-51.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2253/indicacao-no-51.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DA PRAÇA DO AÇUZINHO, COM COLOCAÇÃO DE_x000D_
 PARQUE INFANTIL, ACADEMIA POPULAR, INTERNET, DENTRE_x000D_
 OUTROS.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2254/indicacao-no-52.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2254/indicacao-no-52.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO PARQUE PET´S (PRAÇA PÚBLICA DEDICADA AOS_x000D_
 ANIMAIS DE ESTIMAÇÃO);</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2255/indicacao-no-53.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2255/indicacao-no-53.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA TALENTOS E OPORTUNIDADES (BANCO DE_x000D_
 EMPREGO);</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2256/indicacao-no-54.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2256/indicacao-no-54.pdf</t>
   </si>
   <si>
     <t>PADRONIZAÇÃO DAS BARRACAS DA FEIRA DE IMBASSAÍ - LITORAL_x000D_
 DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao-no-55.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao-no-55.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA ALTO DA BELA VISTA, COMUNIDADE DO_x000D_
 SUCUIU - LITORAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2258/indicacao-no-56.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2258/indicacao-no-56.pdf</t>
   </si>
   <si>
     <t>PROMOÇÃO DE CURSOS: TÉCNICO EM ELETROTÉCNICA, TÉCNICO_x000D_
 EM ELETROMECÂNICA, TÉCNICO EM LOGÍSTICA, TÉCNICO EM_x000D_
 ADMINISTRAÇÃO, TÉCNICO EM PETRÓLEO E GÁS; E_x000D_
 PROFISSIONALIZANTES.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2259/indicacao-no-57.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2259/indicacao-no-57.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM BERÇÁRIO DE 0 A 02 ANOS DE IDADE, NA VILA_x000D_
 SAUIPE, LITORAL DO MUNICIPIO DE MATA DE SAO JOAO.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2260/indicacao-no-58.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2260/indicacao-no-58.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA E ACADEMIA POPULAR NA COMUNIDADE_x000D_
 DO RETIRO.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2261/indicacao-no-59.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2261/indicacao-no-59.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO E IMPLEMENTAÇÃO DE ILUMINAÇÃO DE LED NO_x000D_
 CAMPO DE FUTEBOL DE CAMPINAS.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2262/indicacao-no-60.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2262/indicacao-no-60.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO E PAISAGISMO DE TODAS RUAS DE NOVA_x000D_
 MALHADAS - EM MALHADAS.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2266/indicacao-no-61.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2266/indicacao-no-61.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CASA ACOLHEDORA PARA MULHERES VÍTIMAS DE_x000D_
 VIOLÊNCIA DOMÉSTICA.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2267/indicacao-no-62.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2267/indicacao-no-62.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE CARRO ELÉTRICO FUNERÁRIO PARA O TRANSLADO_x000D_
 DOS CAIXÕES DA SALA DE VELÓRIO DO CEMITÉRIO MUNICIPAL, ATÉ_x000D_
 O LOCAL DE SEPULTAMENTO.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2268/indicacao-no-63.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2268/indicacao-no-63.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DO CAMPO DE FUTEBOL PRÓXIMO AO RIO, COM_x000D_
 ARQUIBANCADA, GRAMA SINTÉTICA, TELA E REFLETORES, NO_x000D_
 LOTEAMENTO JARDIM IMBASSAÍ.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2269/indicacao-no-64.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2269/indicacao-no-64.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO E REQUALIFICAÇÃO DA REDE DE ILUMINAÇÃO_x000D_
 PÚBLICA DO JARDIM IMBASSAÍ COM INSTALAÇÃO DE LÂMPADAS DE_x000D_
 LED.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2270/indicacao-no-65.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2270/indicacao-no-65.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DAS VIAS DO JARDIM IMBASSAI,_x000D_
 REQUALIFICAÇÃO DA PRAÇA, CICLOVIA E ESPELHOS D'ÁGUA.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2271/indicacao-no-66.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2271/indicacao-no-66.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA VARGEM GRANDE</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2272/indicacao-no-67.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2272/indicacao-no-67.pdf</t>
   </si>
   <si>
     <t>REFORMA DAS DUAS PRAÇAS DA RUA DA PAZ.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>OFERTAR ATENDIMENTO ORTODÔNTICO PARA ALUNOS DA REDE_x000D_
 MUNICIPAL DE ENSINO, E COLOCAÇÃO DE APARELHO DENTÁRIO.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2274/indicacao-no-69.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2274/indicacao-no-69.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LÂMPADAS LED NAS COMUNIDADES DO AÇUZINHO,_x000D_
 LADEIRA, COQUEIRO, TERERÉ DO MEIO, LOT. DO GOI, COMUNIDADE_x000D_
 DO PAU GRANDE.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2275/indicacao-no-70.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2275/indicacao-no-70.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE AGENTE DE SEGURANÇA / PORTARIA NAS ESCOLAS E_x000D_
 POSTOS MUNICIPAIS</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2276/indicacao-no-71.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2276/indicacao-no-71.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE AGENTE DE SEGURANÇA / PORTARIA NAS ESCOLAS E_x000D_
 POSTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2277/indicacao-no-72.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2277/indicacao-no-72.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA MURICI, IMBASSAÍ GRANDE, NA_x000D_
 LOCALIDADE DO AREAL;_x000D_
 PAVIMENTAÇÃO NA RUA DA TORRE E RUA DA IGREJA, EM AREAL;</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2278/indicacao-no-73.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2278/indicacao-no-73.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA ALFREDO QUEIROZ MONTEIRO E_x000D_
 CONSTRUÇÃO DE PASSEIOS, LIGANDO A PRAÇA DA CAPELINHA ATÉ_x000D_
 A ESTAÇÃO, EM AMADO BAHIA;</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2279/indicacao-no-74.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2279/indicacao-no-74.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CAMPO DE FUTEBOL, COM INSTALAÇÃO DE_x000D_
 ALAMBRADO, ARQUIBANCADA, REFLETORES, VESTIÁRIO E_x000D_
 SANIITÁRIOS, NA RUA DO MATADOURO.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao-no-75.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao-no-75.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DA PAQUERA.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ESTAÇÃO DE CALISTENIA, NA PRAÇA_x000D_
 MONSENHOR ASTROGILDO MOREIRA OU EM OUTRO ESPAÇO_x000D_
 PÚBLICO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2286/indicacao-no-77.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2286/indicacao-no-77.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA NA COMUNIDADE DO ALTO DO BELA VISTA,_x000D_
 COM CAMPO DE GRAMADO SINTÉTICO, ACADEMIA POPULAR,_x000D_
 PARQUE INFANTIL E QUADRA DE FUTVÔLEI.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2287/indicacao-no-78.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2287/indicacao-no-78.pdf</t>
   </si>
   <si>
     <t>REFORMA, AMPLIAÇÃO E AQUISIÇÃO DE MOBILIÁRIO PARA AS CRECHES_x000D_
 CENTRO DE REFERÊNCIA EM EDUCAÇÃO INFANTIL E ATENÇÃO FAMILIAR_x000D_
 DOM MIGUEL FLUXA ROSSELLO E CRECHE MUNICIPAL PEDRO PAULO DOS_x000D_
 SANTOS.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2288/indicacao-no-79.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2288/indicacao-no-79.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PSF NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2289/indicacao-no-80.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2289/indicacao-no-80.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LÂMPADA LED EM TODA COMUNIDADE DE_x000D_
 CURRALINHO, LITORAL DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2290/indicacao-no-81.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2290/indicacao-no-81.pdf</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao-no-82.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao-no-82.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAMPO DE GRAMA SINTÉTICA E QUADRA DE VÔLEI, COM IMPLEMENTAÇÃO_x000D_
 DE ILUMINAÇÃO DE LED, EM AÇU DA TORRE.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao-no-83.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao-no-83.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA TODA RUA "TRANÇA GALHA" E DA RUA DO RIO (AO LADO DA_x000D_
 ESCOLA MUNICIPAL KLAUS PETERS) , EM AÇU DA TORRE.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2293/indicacao-no-84.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2293/indicacao-no-84.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA ESCOLA TÉCNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao-no-85.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao-no-85.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CURSO PREPARATÓRIO PARA PROCESSOS_x000D_
 SELETIVOS - PRÉ-ENEM - NA SEDE E NO LITORAL.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao-no-86.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao-no-86.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE ESPAÇO ADEQUADO PARA USO PARA DE EQUIPAMENTOS SONOROS DO TIPO_x000D_
 "PAREDÃO".</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao-no-87.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao-no-87.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CAMPO NO SEMPRE SEMPRE, COM_x000D_
 INSTALAÇÃO DE ALAMBRADO E CONSTRUÇÃO DE VESTIÁRIOS, EM_x000D_
 AMADO BAHIA;</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2297/indicacao-no-88.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2297/indicacao-no-88.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM VEÍCULO, VAN OU MICRO-ÔNIBUS, PARA_x000D_
 UTILIZAR COMO CRAS MÓVEL NAS LOCALIDADE DO LITORAL E_x000D_
 ZONA RURAL;</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2298/indicacao-no-89.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2298/indicacao-no-89.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA EM FRENTE AO COLÉGIO BRÁULIO_x000D_
 SAMPAIO, COM CONSTRUÇÃO DE UM CORETO MUSICAL;</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2299/indicacao-no-90.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2299/indicacao-no-90.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CIRURGIA DE MAMOPLASTIA REDUTORA, ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2300/indicacao-no-91.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2300/indicacao-no-91.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE MELHORIAS NO ESCOAMENTO DE ÁGUA PLUVIAL NA_x000D_
 2ª TRAVESSA GUANABARA.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2303/indicacao-no-92-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2303/indicacao-no-92-2023.pdf</t>
   </si>
   <si>
     <t>OFERTA DE EXAMES DE MAMOGRAFIA A SEREM REALIZADOS NO_x000D_
 LITORAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2304/indicacao-no-93-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2304/indicacao-no-93-2023.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAMPO DE FUTVOLEI NA ESCOLA MUNICIPAL_x000D_
 CELIA GOULART.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao-no-94-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao-no-94-2023.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA DE FUTVOLEI NA ESCOLA NADIR_x000D_
 RIBEIRO;</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2306/indicacao-no-95-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2306/indicacao-no-95-2023.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE RAMPA DE ACESSO PARA ESPORTES NÁUTICOS NO_x000D_
 COMPLEXO CULTURAL E EDUCACIONAL NOVO MATADOURO DO_x000D_
 AMADO BAHIA.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2307/indicacao-no-96-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2307/indicacao-no-96-2023.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO BALNEÁRIO DA CASCATA.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2308/indicacao-no-97-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2308/indicacao-no-97-2023.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA QUE LIGA A COMUNIDADE DO_x000D_
 TERERÉ A GARAGEM DE VEVEL - TERERÉ</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2309/indicacao-no-98-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2309/indicacao-no-98-2023.pdf</t>
   </si>
   <si>
     <t>UTILIZAÇÃO DE DETECTOR DE METAIS EM TODAS AS ESCOLAS_x000D_
 MUNICIPAIS.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2310/indicacao-no-99-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2310/indicacao-no-99-2023.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CEMITÉRIO CENTRAL PARA TODAS AS_x000D_
 COMUNIDADES DO LITORAL.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2311/indicacao-no-100-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2311/indicacao-no-100-2023.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CAMPO DE FUTEBOL DE TERRA NOVA.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2312/indicacao-no-101-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2312/indicacao-no-101-2023.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CAMPO DE FUTEBOL NO CAMPO DA BOLA, JK.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao-no-102-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao-no-102-2023.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CAMPO DE FUTEBOL, SITUADO NA RUA_x000D_
 ARISTÍDES MALTÊS, MAIS CONHECIDA COMO RUA DO CORTE, NO_x000D_
 CABORÉ.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2314/indicacao-no-103-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2314/indicacao-no-103-2023.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DAS VIAS DO JARDIM IMBASSAÍ,_x000D_
 REQUALIFICAÇÃO DA PRAÇA E ESPELHOS D'ÁGUA.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao-no-104-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao-no-104-2023.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DAS PRAÇAS DOS CONDOMÍNIOS PRAIA BELLA E_x000D_
 VISTA BELLA, COM INSTALAÇÃO DE PARQUE INFANTIL, QUIOSQUE E_x000D_
 ACADEMIA POPULAR - IMBASSAÍ.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao-no-105-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao-no-105-2023.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM PONTO DE ÔNIBUS NA COMUNIDADE DO AREAL, AO_x000D_
 LADO DO BAR DE ELEONE, SENTIDO PRAIA DO FORTE.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao-no-106-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao-no-106-2023.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA NA VIA QUADRA 26, LOTE 11 AO LADO_x000D_
 DA QUADRA DE FUTEVÔLEI NA COMUNIDADE DO IMBASSAÍ_x000D_
 LITORAL DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2318/indicacao-no-107-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2318/indicacao-no-107-2023.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO ENTRONCAMENTO DO AMADO BAHIA.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2319/indicacao-no-108-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2319/indicacao-no-108-2023.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DOS PROJETOS "AMOR E VIDA" , "CONSERVATÓRIO DE_x000D_
 MÚSICA" E "FEIRA DA AGRICULTURA FAMILIAR" NO CENTRO_x000D_
 EDUCACIONAL SÃO JOSÉ, NA LOCALIDADE DO AMADO BAHIA.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2320/indicacao-no-109.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2320/indicacao-no-109.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE GUARDA MUNICIPAL OU SEGURANÇA EM TODAS AS_x000D_
 ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2321/indicacao-no-110.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2321/indicacao-no-110.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE SENHAS COM AVISOS SONOROS EM_x000D_
 REPARTIÇÕES PÚBLICAS E PRIVADAS, PARA GARANTIR A INCLUSÃO_x000D_
 DAS PESSOAS COM DEFICIÊNCIA VISUAL, NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2322/indicacao-no-111.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2322/indicacao-no-111.pdf</t>
   </si>
   <si>
     <t>CINEMA NAS COMUNIDADES.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2323/indicacao-no-112.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2323/indicacao-no-112.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA QUADRA COBERTA DA ESCOLA MUNICIPAL_x000D_
 AMÉLIO BATISTA FILHO.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2324/indicacao-no-113.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2324/indicacao-no-113.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E REFORMA DO CEMITÉRIO DO BONFIM.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2325/indicacao-no-114.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2325/indicacao-no-114.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA DA PREGUIÇA QUE FAZ_x000D_
 LIGAÇÃO ENTRE AS COMUNIDADES DO PAU GRANDE E AÇUZINHO.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2326/indicacao-no-115.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2326/indicacao-no-115.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PONTOS DE ÔNIBUS NAS COMUNIDADES DO PAU_x000D_
 GRANDE E BARREIROS.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2327/indicacao-no-116.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2327/indicacao-no-116.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CGBP (CASA DE GESTANTE, BEBÊ E PUÉRPERA).</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2328/indicacao-no-117.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2328/indicacao-no-117.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA ÁGUAS COMPRIDAS NO BONFIM E_x000D_
 INSTALAÇÃO DE LÂMPADAS DE LED .</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2329/indicacao-no-118.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2329/indicacao-no-118.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA 1ª E 2ª ENTRADA DO DIOGO;</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2330/indicacao-no-119.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2330/indicacao-no-119.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO FUNDIÁRIA DAS RUAS 24 DE OUTUBRO E_x000D_
 TRAVESSA PRESIDENTE VARGAS;_x000D_
 REVITALIZAÇÃO DA RUA 24 DE OUTUBRO E SUBSTITUIÇÃO DO_x000D_
 PARQUE INFANTIL;</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2331/indicacao-no-120.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2331/indicacao-no-120.pdf</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO DA FROTA DE VEÍCULOS DO TRANSPORTE FORA DO_x000D_
 DOMICÍLIO.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2332/indicacao-no-121.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2332/indicacao-no-121.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAMPO COM GRAMA SINTÉTICA E QUADRA_x000D_
 DE FUTEVÔLEI NA COMUNIDADE DE RETIRO NO LITORAL.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2333/indicacao-no-122.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2333/indicacao-no-122.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ARQUIBANCADA, BANHEIROS E REFLETORES NO_x000D_
 CAMPO DE FUTEBOL DE AÇU DA TORRE.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2334/indicacao-no-123.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2334/indicacao-no-123.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA PITUAÇU, NA COMUNIDADE DO_x000D_
 CURRALINHO - LITORAL.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2335/indicacao-no-124.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2335/indicacao-no-124.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA BOA SORTE E RUA DIRETA DA IGREJA -_x000D_
 IMBASSAÍ.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2336/indicacao-no-125.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2336/indicacao-no-125.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA COM PARQUE INFANTIL, QUIOSQUE E_x000D_
 ACADEMIA POPULAR NO LOTE 12 - ZONA RURAL.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2337/indicacao-no-126.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2337/indicacao-no-126.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTO DE ÔNIBUS NA COMUNIDADE DO_x000D_
 CURRALINHO, EM FRENTE AO COMPLEXO EDUCACIONAL, SENTIDO_x000D_
 PRAIA DO FORTE.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2338/indicacao-no-127.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2338/indicacao-no-127.pdf</t>
   </si>
   <si>
     <t>REFORMA DOS PONTOS DE ÔNIBUS DA LOCALIDADE DO AMADO_x000D_
 BAHIA.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2339/indicacao-no-128.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2339/indicacao-no-128.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO/CONSTRUÇÃO DAS ESCADÁRIAS: SILVANO_x000D_
 BATISTA X SÃO FELIPE; E SÃO FELIPE X RUA BOLÍVIA.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2340/indicacao-no-129.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2340/indicacao-no-129.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO PARA FINS DE ATRAÇÃO DE EMPRESAS DO_x000D_
 TERRENO QUE MARGEIA A BA 093 NA IMEDIAÇÕES DA ENTRADA DA_x000D_
 ÁGUA FRIA.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2341/indicacao-no-130.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2341/indicacao-no-130.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE VIGILANTE PATRIMONIAL ARMADO EM TODAS AS_x000D_
 ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2349/indicacao-no-131.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2349/indicacao-no-131.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA DE TÊNIS NO MONTE LÍBANO</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2350/indicacao-no-132.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2350/indicacao-no-132.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA DE TÊNIS NO MONTE LÍBANO.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2351/indicacao-no-133.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2351/indicacao-no-133.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE MAIS ESPORTES NAS COMUNIDADES, ATRAVÉS_x000D_
 DA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>PROGRAMA MUNICIPAL DE VIGILÂNCIA E MONITORAMENTO DA_x000D_
 REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2353/indicacao-no-135.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2353/indicacao-no-135.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TORRE DE SINAL DE TELEFONE EM VILA DE_x000D_
 ITAPECERICA.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2354/indicacao-no-136.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2354/indicacao-no-136.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO BÁSICO PARA LOCALIDADE DO AMADO BAHIA.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao-no-137.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao-no-137.pdf</t>
   </si>
   <si>
     <t>AULA DE BRAILLE,LIBRAS E LÍNGUAS ESTRANGEIRAS (INGLÊS E_x000D_
 ESPANHOL) NO COMPLEXO SÃO JOSÉ, E ATENDIMENTO DO CRAS_x000D_
 PARA MORADORES DA COMUNIDADE DO AMADO BAHIA E BAIRROS_x000D_
 VIZINHOS.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2356/indicacao-no-138.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2356/indicacao-no-138.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMÁFORO NA RUA LUIZ ANTONIO GARCEZ,_x000D_
 PRÓXIMO AO PELOTÃO, REDUTOR DE VELOCIDADE NA RUA HEITOR_x000D_
 VICENTE VIANA, EM FRENTE AO POSTO DE SAÚDE DAIANE MOTA,_x000D_
 SINALIZAÇÃO DO REDUTOR DE VELOCIDADES NA RUA QUEIROZ_x000D_
 MONTEIRO, EM FRENTE A ESCOLA ROBERT LIMA COSTA.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2357/indicacao-no-139.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2357/indicacao-no-139.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA_x000D_
 ATUALMENTE EXISTENTE, POR LÂMPADAS DE LED NAS_x000D_
 COMUNIDADES DE CARIJÓ E BEBEDOURO.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2358/indicacao-no-140.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2358/indicacao-no-140.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SERVIÇOS DE RAIO-X NA POLICLÍNICA DO_x000D_
 LITORAL, SEJA POR CONTRATAÇÃO, SEJA POR AQUISIÇÃO DE_x000D_
 APARELHO.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2359/indicacao-no-141.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2359/indicacao-no-141.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA POPULAR NO ESPAÇO DE ESPORTES,_x000D_
 LAZER E ENTRETENIMENTO LOCALIZADO NO CABORÉ.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2360/indicacao-no-141.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2360/indicacao-no-141.pdf</t>
   </si>
   <si>
     <t>QUADRA ESPORTIVA DE TÊNIS PARA O AMADO BAHIA.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2361/indicacao-no-143.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2361/indicacao-no-143.pdf</t>
   </si>
   <si>
     <t>PLACAS DE IDENTIFICAÇÃO COM NOME DOS LOGRADOUROS DO_x000D_
 AMADO BAHIA E REGIÕES CIRCUNVIZINHAS.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2362/indicacao-no-144.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2362/indicacao-no-144.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA COM PARQUE INFANTIL E ACADEMIA_x000D_
 POPULAR, REFORMA DAS QUADRAS, QUIOSQUES E ESCADA DE_x000D_
 LIGAÇÃO ENTRE AS RUAS A E B DO RESIDENCIAL SANTA RITA I E II_x000D_
 SITUADO NO AMADO BAHIA.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2363/indicacao-no-145-.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2363/indicacao-no-145-.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA A - LIGAÇÃO DO LOTEAMENTO_x000D_
 MARAZUL AO BARRO BRANCO.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao-no-146.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao-no-146.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA F, LOTEAMENTO MARAZUL -_x000D_
 IMBASSAÍ.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2365/indicacao-no-147.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2365/indicacao-no-147.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESTACIONAMENTO DE EMBARQUE E_x000D_
 DESEMBARQUE PARA PACIENTE EM ATENDIMENTO NO PRONTO_x000D_
 ATENDIMENTO DE PRAIA DO FORTE.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2366/indicacao-no-148.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2366/indicacao-no-148.pdf</t>
   </si>
   <si>
     <t>PROGRAMA QUE INSTITUI O MEDICAMENTO EXPRESS.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2367/indicacao-no-149.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2367/indicacao-no-149.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA ESCOLA EZILDA PINTO DO CARMO.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao-no-150.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao-no-150.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA COM PARQUE INFANTIL, ACADEMIA_x000D_
 POPULAR E PONTO DE ÔNIBUS NO ENTORNO DO COMPLEXO_x000D_
 EDUCACIONAL SÃO JOSÉ NO AMADO BAHIA.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2369/indicacao-no-151.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2369/indicacao-no-151.pdf</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2370/indicacao-no-152.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2370/indicacao-no-152.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SANITÁRIOS E UMA CAPELA NO CEMITÉRIO DO_x000D_
 BONFIM.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao-no-153.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao-no-153.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE PONTO DE DESCARTE DE MATERIAL_x000D_
 FARMACOLÓGICO VENCIDO NAS UNIDADES BÁSICAS DE SAÚDE.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2372/indicacao-no-154-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2372/indicacao-no-154-2023.pdf</t>
   </si>
   <si>
     <t>INSIRA NA GRADE DE EVENTOS DO SÃO JOÃO O PAREDÃO DO_x000D_
 FORRÓ;</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2373/indicacao-no-155.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2373/indicacao-no-155.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CAMPO DO MATADOURO COM ALAMBRADO,_x000D_
 ILUMINAÇÃO EM LED E CALHAS PARA ESCOAMENTO DAS ÁGUAS_x000D_
 PLUVIAIS.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao-no-156.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao-no-156.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ENCAMINHE PROJETO DE LEI DE_x000D_
 IMPLEMENTAÇÃO DO PISO SALARIAL DOS ENFERMEIROS,_x000D_
 TÉCNICOS DE ENFERMAGEM, AUXILIARES DE ENFERMAGEM E_x000D_
 PARTEIRAS, NA CIDADE DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao-no-157.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao-no-157.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA POLIESPORTIVA DA RUA 2 DE JULHO EM_x000D_
 AMADO BAHIA, COM CONSTRUÇÃO DE ARQUIBANCADA.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao-no-158.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao-no-158.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ACADEMIA POPULAR E PARQUE INFANTIL PARA_x000D_
 COMUNIDADE DO CAMBOATÁ.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao-no-159.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao-no-159.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA DE ESPORTE, PRAÇA COM PARQUE_x000D_
 INFANTIL E ACADEMIA POPULAR PARA LOCALIDADE DO_x000D_
 COTOVELO.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2378/indicacao-no-160.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2378/indicacao-no-160.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE ILUMINAÇÃO EM LED DA RUA DO CASTELO_x000D_
 GARCIA D'ÁVILA ATÉ RIO (PRAIA DO FORTE).</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2379/indicacao-no-161.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2379/indicacao-no-161.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DE ILUMINAÇÃO EM LED DA RUA PRINCIPAL_x000D_
 DO AÇUZINHO A COMUNIDADE DO PAU GRANDE.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao-no-162.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao-no-162.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CAMPO DE FUTEBOL LOCALIZADO NO ALTO DO_x000D_
 CRUZEIRO.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2381/indicacao-no-163.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2381/indicacao-no-163.pdf</t>
   </si>
   <si>
     <t>BICICLETÁRIOS EM TODOS PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2394/indicacao-no-164.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2394/indicacao-no-164.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E REQUALIFICAÇÃO DO BECO DA CARAMBOLA NO_x000D_
 CENTRO DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2395/indicacao-no-165.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2395/indicacao-no-165.pdf</t>
   </si>
   <si>
     <t>CURSO DE INFORMÁTICA PARA O FUNDAMENTAL 2, NA REDE_x000D_
 MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2396/indicacao-no-166.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2396/indicacao-no-166.pdf</t>
   </si>
   <si>
     <t>VALE REFEIÇÃO AOS CONDUTORES DE AMBULÂNCIA E TÉCNICOS_x000D_
 DE ENFERMAGEM LOTADOS NA SECRETARIA DE SAÚDE , QUE POR_x000D_
 MOTIVOS DE TRANSFERÊNCIA DE PACIENTES PARA OUTRO_x000D_
 MUNICÍPIO, ULTRAPASSEM 4H DO HORÁRIO HABITUAL DAS SUAS_x000D_
 REFEIÇÕES.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2397/indicacao-no-167.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2397/indicacao-no-167.pdf</t>
   </si>
   <si>
     <t>EQUIPARAÇÃO NA GRATIFICAÇÃO DE PRODUTIVIDADE POR_x000D_
 DESEMPENHO AOS MOTORISTAS DE AMBULÂNCIA, DO PERCENTUAL_x000D_
 DE 30% PARA O PERCENTUAL DE 60% EM SIMETRIA AOS_x000D_
 MOTORISTAS ESCOLARES.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2398/indicacao-no-168.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2398/indicacao-no-168.pdf</t>
   </si>
   <si>
     <t>MELHORIA NO CARDÁPIO DA MERENDA ESCOLAR DA REDE_x000D_
 MUNICIPAL DE ENSINO, INCLUINDO ALIMENTOS MAIS NUTRITIVOS E_x000D_
 SAUDÁVEIS E MAIOR VARIEDADE DE RECEITAS.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2399/indicacao-no-169.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2399/indicacao-no-169.pdf</t>
   </si>
   <si>
     <t>REFORMA DAS CALÇADAS (PASSEIOS) COM INSTALAÇÃO DE PISOS_x000D_
 TÁTEIS DE ALERTA E DIRECIONAMENTO PARA DEFICIENTES_x000D_
 VISUAIS NAS VIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2400/indicacao-no-170.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2400/indicacao-no-170.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO E MELHORIA DA ACESSIBILIDADE PARA PESSOAS COM_x000D_
 DEFICIÊNCIA NOS PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2401/indicacao-no-171.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2401/indicacao-no-171.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PRÉDIO DO ANTIGO POSTO DE SAÚDE DO DENDÊ PARA A_x000D_
 IMPLANTAÇÃO DA SEDE DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2402/indicacao-no-172.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2402/indicacao-no-172.pdf</t>
   </si>
   <si>
     <t>FORNECIMENTO DE CESTAS BÁSICAS AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2403/indicacao-no-173.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2403/indicacao-no-173.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE GALPÃO INDUSTRIAL NO MONTE LÍBANO.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2404/indicacao-no-174.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2404/indicacao-no-174.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM TIJOLOS INTERTRAVADOS, CONSTRUÇÃO DE_x000D_
 PRAÇA COM PARQUE INFANTIL, ACADEMIA POPULAR E_x000D_
 ILUMINAÇÃO ADEQUADA PARA LOCALIDADE DO COQUEIRO,_x000D_
 LOCALIZADO NA RUA HEITOR VICENTE VIANA, NO AMADO BAHIA.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2405/indicacao-no-175.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2405/indicacao-no-175.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO E SEGURANÇA AO_x000D_
 ENTORNO DO COMPLEXO EDUCACIONAL SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2406/indicacao-no-176.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2406/indicacao-no-176.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PROGRAMA PARA DISTRIBUIÇÃO DE COLAR GIRASSOL_x000D_
 À PESSOAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao-no-177.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao-no-177.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AÇÃO DE AMPLIAÇÃO DE ACESSO A CIRURGIAS DE_x000D_
 CATARATA E PTERÍGIO.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2408/indicacao-no-178-2023-56410c3f82e5fc1a56187e277dfaca53.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2408/indicacao-no-178-2023-56410c3f82e5fc1a56187e277dfaca53.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE POLÍTICAS PÚBLICAS SOBRE ENTREGA VOLUNTÁRIA</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2409/indicacao-no-179-2023-249f17752c974005adb6490419568ca6.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2409/indicacao-no-179-2023-249f17752c974005adb6490419568ca6.pdf</t>
   </si>
   <si>
     <t>NÚCLEO DE ORTODONTIA NO CENTRO DE ATENDIMENTO_x000D_
 EDUCACIONAL ESPECIALIZADO PROFª MACELI FRANÇA OLIVEIRA.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2410/indicacao-no-180-2023-494c9dd47b3e862905139ed857437abf.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2410/indicacao-no-180-2023-494c9dd47b3e862905139ed857437abf.pdf</t>
   </si>
   <si>
     <t>●CONSTRUÇÃO DE PRAÇA COM PARQUE INFANTIL E ACADEMIA_x000D_
 POPULAR NO ASSENTAMENTO SANTA MARIA;_x000D_
 ●PONTO DE ÔNIBUS NO ASSENTAMENTO SANTA MARIA;_x000D_
 ●LIBERAÇÃO DE CARROÇA DE FUNDO DE CARRO PARA OS_x000D_
 AGRICULTORES DO SANTA MARIA UTILIZAREM NO CULTIVO DE_x000D_
 PLANTAS.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2411/indicacao-no-181-2023-2d2c258ff6a7405e0a75b1cf7fc8cb3d.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2411/indicacao-no-181-2023-2d2c258ff6a7405e0a75b1cf7fc8cb3d.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA E INSTALAÇÃO DE LÂMPADAS DE LED_x000D_
 NA RUA ACRE NO SEMPRE VERDE.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2412/indicacao-no-182-2023-efea9e6e823be886a42ad1e755a5c124.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2412/indicacao-no-182-2023-efea9e6e823be886a42ad1e755a5c124.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CÂMERA DE SEGURANÇA E MONITORAMENTO_x000D_
 BLINDADA NA ENTRADA DO RESIDENCIAL SANTA RITA I E II E NAS_x000D_
 RUAS A E G, LOCALIZADO NO AMADO BAHIA.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2413/indicacao-no-183-2023-77c47fa90007be0df73005dcb92d4da2.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2413/indicacao-no-183-2023-77c47fa90007be0df73005dcb92d4da2.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DA INSTALAÇÃO DE LÂMPADAS DE LED COM REDE_x000D_
 DE BAIXA NA ESTRADA ENTRE AMADO BAHIA E DIAS D'ÁVILA E_x000D_
 REFORMA E AMPLIAÇÃO DA PONTE QUE LIGA OS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2414/indicacao-no-184-2023-a27fe6b86f21fbb3e101cfeb2c2821ed.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2414/indicacao-no-184-2023-a27fe6b86f21fbb3e101cfeb2c2821ed.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR EQUIPAMENTOS DE RETENÇÃO (BEBÊ CONFORTO,_x000D_
 CADEIRINHA OU ASSENTO DE ELEVAÇÃO) PARA O TRANSPORTE_x000D_
 PÚBLICO DE CRIANÇAS COM IDADE DE ATÉ SETE ANOS E MEIO.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2415/indicacao-no-185-2023-efbe22326bb748ba46195007fc282dea.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2415/indicacao-no-185-2023-efbe22326bb748ba46195007fc282dea.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ATENDIMENTO DE PODOLOGIA NA REDE_x000D_
 MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2416/indicacao-no-186-2023-d93ad57f7c95131d68bb40689d4c78c4.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2416/indicacao-no-186-2023-d93ad57f7c95131d68bb40689d4c78c4.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM KIOSK NO CAMPO DE BOLA SINTÉTICO DO_x000D_
 AMADO BAHIA.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2417/indicacao-no-187-2023-e0b739eb016b75c3e5dba071054dd87d.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2417/indicacao-no-187-2023-e0b739eb016b75c3e5dba071054dd87d.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA PONTE DO CAMBURU NO MUCUGÊ</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2418/indicacao-no-188-2023-56b6e83fade219953483cf02863435e1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2418/indicacao-no-188-2023-56b6e83fade219953483cf02863435e1.pdf</t>
   </si>
   <si>
     <t>DESMEMBRAMENTO IMOBILIÁRIO SOCIAL COM REINSTITUIÇÃO DO_x000D_
 ESCRITÓRIO SOCIAL.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2419/indicacao-no-189-2023-70f91d78e9786b7db3e3cb2a7a635264.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2419/indicacao-no-189-2023-70f91d78e9786b7db3e3cb2a7a635264.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA COM PARQUE INFANTIL, QUIOSQUE E_x000D_
 ACADEMIA POPULAR NO ALTO DO CRUZEIRO, EM ÁREA PRÓXIMA_x000D_
 AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2420/indicacao-no-190-2023-aca0df3cdda2688bf45e975c4f2b317d.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2420/indicacao-no-190-2023-aca0df3cdda2688bf45e975c4f2b317d.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAMPO DE GRAMA SINTÉTICA E QUADRA DE VÔLEI, COM_x000D_
 PRAÇA E IMPLEMENTAÇÃO DE ILUMINAÇÃO DE LED, EM VILA DE_x000D_
 ITAPECERICA.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2421/indicacao-no-191-2023-ba18ece33afa0b2141a417dbb57c6ba3.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2421/indicacao-no-191-2023-ba18ece33afa0b2141a417dbb57c6ba3.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE ILUMINAÇÃO DE LED NO CAMPO DE OLHOS_x000D_
 D'ÁGUA.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2422/indicacao-no-192-2023-93f0140d98d0c52fe254dc59f2026c21.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2422/indicacao-no-192-2023-93f0140d98d0c52fe254dc59f2026c21.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CÂMERAS DE SEGURANÇA EM TODOS OS_x000D_
 COMPLEXOS ESPORTIVOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2423/indicacao-no-193-2023-2013348670a37c8731234c2e36c6fd47.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2423/indicacao-no-193-2023-2013348670a37c8731234c2e36c6fd47.pdf</t>
   </si>
   <si>
     <t>LÂMPADAS DE LED EM TODA COMUNIDADE DO CURRALINHO,_x000D_
 LITORAL DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2424/indicacao-no-194-2023-94378b5a64f7ca3656041ccea6a7fbfc.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2424/indicacao-no-194-2023-94378b5a64f7ca3656041ccea6a7fbfc.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE ILUMINAÇÃO DE LED EM MALHADAS: NA RUA_x000D_
 BELA VISTA E EM NOVA MALHADAS.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2425/indicacao-no-195.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2425/indicacao-no-195.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA VIA DE LIGAÇÃO ENTRE O ALTO DO_x000D_
 CRUZEIRO E A RUA SEM NOME.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2426/indicacao-no-196.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2426/indicacao-no-196.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CRECHE NO DISTRITO DE AÇU DA TORRE.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2427/indicacao-no-197.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2427/indicacao-no-197.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CICLOVIA DO ENTRONCAMENTO DE PRAIA DO_x000D_
 FORTE, RODAGEM, TERERÉ, AÇU DA TORRE, CAMPINAS, MALHADAS_x000D_
 E OLHOS D`ÀGUA . ASSIM COMO RECUPERAÇÃO ASFÁLTICA DO_x000D_
 TRECHO ACIMA.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2428/indicacao-no-198.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2428/indicacao-no-198.pdf</t>
   </si>
   <si>
     <t>REFORMA DOS PONTOS DE ONIBUS DO ENTRONCANENTO DE_x000D_
 IMBASSAI E DO PONTO DO MURICI.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2429/indicacao-no-199.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2429/indicacao-no-199.pdf</t>
   </si>
   <si>
     <t>REAJUSTE SALARIAL PARA OS MONITORES DA REDE MUNICIPAL DE_x000D_
 ENSINO.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2430/indicacao-no-200.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2430/indicacao-no-200.pdf</t>
   </si>
   <si>
     <t>REFORMA DA GALERIA COM NOVO PAISAGISMO E NOVA_x000D_
 ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2434/indicacao-no-201.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2434/indicacao-no-201.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAMPO COM GRAMA SINTÉTICA E QUADRA DE_x000D_
 FUTEVÔLEI NA COMUNIDADE DE CAMPINAS.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao-no-202.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao-no-202.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR UMA PARTE DA ÁREA ATRÁS DA ESCOLA EMANOEL_x000D_
 FONTES EM UMA PRAÇA PARA A INSTALAÇÃO DE TRAILERS E_x000D_
 BARRACAS FAST-FOOD.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2436/indicacao-no-203.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2436/indicacao-no-203.pdf</t>
   </si>
   <si>
     <t>RETORNO DO TRANSPORTE UNIVERSITÁRIO E PARA CURSO_x000D_
 TÉCNICO NA SEDE E LITORAL.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2437/indicacao-no-204.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2437/indicacao-no-204.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA DO MATADOURO COM INSTALAÇÃO DE_x000D_
 PARQUE INFANTIL E ACADEMIA DE SAÚDE.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2442/indicacao-no-205.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2442/indicacao-no-205.pdf</t>
   </si>
   <si>
     <t>FROTA DE MICRO-ÔNIBUS CIRCULAR PARA TODOS OS BAIRROS DO_x000D_
 MUNICÍPIO DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2443/indicacao-no-206.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2443/indicacao-no-206.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA E ILUMINAÇÃO EM LED, NA RUA DA_x000D_
 BASE, EM AMADO BAHIA;</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Beto de Amado Bahia</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao-no-207-2023-cd7d2cd16abd75008e49b2e1af380736.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao-no-207-2023-cd7d2cd16abd75008e49b2e1af380736.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA DA LINHA FÉRREA, CENTRO DE_x000D_
 MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2461/indicacao-no-208-2023-cbb088c7a145b72182507cdbf1db4139.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2461/indicacao-no-208-2023-cbb088c7a145b72182507cdbf1db4139.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE NOVA ESCOLA MUNICIPAL QUE CONTEMPLE O_x000D_
 ENSINO FUNDAMENTAL I E II, NO AMADO BAHIA.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2462/indicacao-no-209-2023-7ea3b6fd7273b6c60b5baec6e2a4f167.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2462/indicacao-no-209-2023-7ea3b6fd7273b6c60b5baec6e2a4f167.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA EM LED NO CONDOMÍNIO ALTO DAS_x000D_
 MANGUEIRAS.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao-no-210-2023-1e8b91308ad2342864b6009961b1b2ff.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao-no-210-2023-1e8b91308ad2342864b6009961b1b2ff.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA SALA DA MULHER EMPREENDEDORA.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2464/indicacao-no-212-2023-df2dfd6f02ab391aac53186b0ed1c3bb.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2464/indicacao-no-212-2023-df2dfd6f02ab391aac53186b0ed1c3bb.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE DISCIPLINAS DE EMPREENDEDORISMO E TURISMO NA REDE_x000D_
 MUNICIPAL</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2465/indicacao-no-213-2023-62482c47b7533142a1f0d3cb47c4c6cf.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2465/indicacao-no-213-2023-62482c47b7533142a1f0d3cb47c4c6cf.pdf</t>
   </si>
   <si>
     <t>Criação do Programa Casa Estruturada.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2466/indicacao-no-214-2023-f20fc54ac3106df4811e06e00168b0dc.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2466/indicacao-no-214-2023-f20fc54ac3106df4811e06e00168b0dc.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR ALMOÇO PARA OS PROFESSORES,_x000D_
 COORDENADORES E DIRETORES NOS DIAS DE FORMAÇÃO.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Simone Prado</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2467/indicacao-no-215-2023-6edd8b33a29ba1c8bd79eebb29ef882a.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2467/indicacao-no-215-2023-6edd8b33a29ba1c8bd79eebb29ef882a.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA ENTRONCAMENTO VELHO NO_x000D_
 ALTO DA BELA VISTA - ENTRONCAMENTO.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2468/indicacao-no-216-2023-c69afb399627e8ed4def09eb1fd1866a.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2468/indicacao-no-216-2023-c69afb399627e8ed4def09eb1fd1866a.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA OSVALDO CRUZ, AO LADO DO_x000D_
 COLÉGIO BRÁULIO SAMPAIO, NA COMUNIDADE DO BAIXIO.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2469/indicacao-no-217-2023-8c2c4d9ca33d35e1c7c9a676fd472a76.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2469/indicacao-no-217-2023-8c2c4d9ca33d35e1c7c9a676fd472a76.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA TABELA DE PADRÃO CONSTRUTIVO PARA EFEITO_x000D_
 DE CÁLCULO DE IPTU, CONSIDERANDO-SE O ZONEAMENTO DOS_x000D_
 IMÓVEIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2470/indicacao-no-218-2023-e2c44f57a1754de57438a5094e4afa7e.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2470/indicacao-no-218-2023-e2c44f57a1754de57438a5094e4afa7e.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO BANCO DE LEITE HUMANO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Tiago de Zezo</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2471/indicacao-no-219-2023-8df04030e049828c210eeed44b20b070.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2471/indicacao-no-219-2023-8df04030e049828c210eeed44b20b070.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO RIO CABORÉ.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2472/indicacao-no-220-2023-5e1588cff4554cac72d67c46d780f90f.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2472/indicacao-no-220-2023-5e1588cff4554cac72d67c46d780f90f.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DA PRAÇA E CONSTRUÇÃO DE CAMPO DE FUTEBOL NA_x000D_
 PITANGA.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2473/indicacao-no-221-2023-17fe83e401de012ecf0911e345b1c73c.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2473/indicacao-no-221-2023-17fe83e401de012ecf0911e345b1c73c.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PSF NA ANTIGA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Ruan de Mundinho</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2474/indicacao-no-222-2023-9e7280c3b82893570d70219cb1c42587.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2474/indicacao-no-222-2023-9e7280c3b82893570d70219cb1c42587.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE FRALDÁRIOS UNISEX EM ESPAÇOS_x000D_
 PÚBLICOS.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2475/indicacao-no-223-2023-288678fc0df1657f94fb323fbd3a42fa.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2475/indicacao-no-223-2023-288678fc0df1657f94fb323fbd3a42fa.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS BUEIROS (BOCA DE LOBO) EM TODO O_x000D_
 MUNICÍPIO DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2476/indicacao-no-224-2023-efafe0db0a80531afab16e82ad1a2038.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2476/indicacao-no-224-2023-efafe0db0a80531afab16e82ad1a2038.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BEBEDOUROS PÚBLICOS ACESSÍVEIS A ADULTOS,_x000D_
 CRIANÇAS E PESSOAS COM DEFICIÊNCIAS, NOS ESPAÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2477/indicacao-no-225-2023-d0f2529c532dae48dedd9a34b7fefd96.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2477/indicacao-no-225-2023-d0f2529c532dae48dedd9a34b7fefd96.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LÂMPADAS DE LED NA COMUNIDADE DO HARAS.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2478/indicacao-no-226-2023-0a3b614d67d90566b6f5904ebd3a58a5.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2478/indicacao-no-226-2023-0a3b614d67d90566b6f5904ebd3a58a5.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA ALTO_x000D_
 DA BELA VISTA, COMUNIDADE DO SUCUIU - LITORAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2479/indicacao-no-227-2023-7a1c7e65c7d23c37dc90359046dc754c.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2479/indicacao-no-227-2023-7a1c7e65c7d23c37dc90359046dc754c.pdf</t>
   </si>
   <si>
     <t>Feira de saúde com diversas especialidades;_x000D_
 Clínico Geral, Oftalmologista, Psiquiatria, Angiologista, Otorrinolaringologia,_x000D_
 Cardiologista, Neuropediatra, Urologista, Oncologista, Ginecologista,_x000D_
 Mastologista, Patologista, Pediatra, Infectologista, Traumatologista,_x000D_
 Neurologista, e demais especialidades</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2480/indicacao-no-228-2023-95ab379c454d87200c4397cabff6d3d0.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2480/indicacao-no-228-2023-95ab379c454d87200c4397cabff6d3d0.pdf</t>
   </si>
   <si>
     <t>PINTURA E SINALIZAÇÃO ADEQUADA PARA TODOS OS REDUTORES_x000D_
 DE VELOCIDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2481/indicacao-no-229-2023-c94e7dda33eae55c885c21506bd5deef.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2481/indicacao-no-229-2023-c94e7dda33eae55c885c21506bd5deef.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TESTE ERGOMÉTRICO NA REDE MUNICIPAL DE_x000D_
 SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2482/indicacao-no-230-2023-ade6ad7c667b71ecfe67c49f66aec530.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2482/indicacao-no-230-2023-ade6ad7c667b71ecfe67c49f66aec530.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA COM PARQUE INFANTIL, QUADRA_x000D_
 ESPORTIVA, QUIOSQUE E ACADEMIA POPULAR NA PORTELINHA, NO_x000D_
 BAIRRO DO BAIXIO.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA INSTALAÇÃO DE WI-FI NAS PRAÇAS E_x000D_
 COMUNIDADES DO MUNICÍPIO, EM ESPECIAL, NO HARAS, JARDIM_x000D_
 IMBASSAÍ, MARBELLO, BOM VIVER E BARRO BRANCO - IMBASSAÍ.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2484/indicacao-no-232-2023-22176354b9bb197345cc5ca5378485b7.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2484/indicacao-no-232-2023-22176354b9bb197345cc5ca5378485b7.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE NA COMUNIDADE DO_x000D_
 PAU GRANDE.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2485/indicacao-no-233-2023-6fd904aef35136c223dc8af8bb85f93b.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2485/indicacao-no-233-2023-6fd904aef35136c223dc8af8bb85f93b.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO DE ESCOLA CÍVICO-MILITARES EM_x000D_
 UNIDADES SELECIONADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2486/indicacao-no-234-2023-de07a7b98a6368635b599092de88d9a2.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2486/indicacao-no-234-2023-de07a7b98a6368635b599092de88d9a2.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CAMPO DO SEMPRE VERDE COM INSTALAÇÃO DE_x000D_
 TELA, REFLETORES, CONSTRUÇÃO DE ARQUIBANCADA E PRAÇA_x000D_
 COM PARQUE INFANTIL E ACADEMIA POPULAR.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2487/indicacao-no-235-2023-bf075f414c10b2b084552b50f922eb1e_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2487/indicacao-no-235-2023-bf075f414c10b2b084552b50f922eb1e_1.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA VIA LATERAL DO RIVERSIDE -_x000D_
 IMBASSAÍ.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2488/indicacao-no-236-2023-154ee9a0da3aaf3e74b791a815599d32.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2488/indicacao-no-236-2023-154ee9a0da3aaf3e74b791a815599d32.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUIOSQUE PARA A PRÁTICA DE CAPOEIRA NA_x000D_
 COMUNIDADE DO HARAS - LITORAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao-no-237-2023-92fad83fa096f00d0d3153d51184bcd7.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao-no-237-2023-92fad83fa096f00d0d3153d51184bcd7.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA DO VIVEIRO.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao-no-238-2023-27c63dab4690cad0948a380e960a1263.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao-no-238-2023-27c63dab4690cad0948a380e960a1263.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA “VIRADA ESPORTIVA” EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao-no-239-2023-adf2972c05009a07b9c15b9b9812a74e.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao-no-239-2023-adf2972c05009a07b9c15b9b9812a74e.pdf</t>
   </si>
   <si>
     <t>AMPLIAR AS PRÁTICAS ESPORTIVAS AOS MATENSES DA TERCEIRA_x000D_
 IDADE.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2493/indicacao-no-240-2023-7ac39ad29ddf20690269f6dba5dca544.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2493/indicacao-no-240-2023-7ac39ad29ddf20690269f6dba5dca544.pdf</t>
   </si>
   <si>
     <t>EFETUAR ESTUDO PARA IMPLANTAR EM NOSSO MUNICÍPIO O_x000D_
 PROGRAMA TEATIVO, MANIFESTAÇÃO DO PARADESPORTO, CUJO_x000D_
 OBJETO É OPORTUNIZAR O ACESSO DE CRIANÇAS E_x000D_
 ADOLESCENTES, DIAGNOSTICADOS COM TRANSTORNO DO_x000D_
 ESPECTRO AUTISTA, COM IDADE ENTRE 05 (CINCO) E 18 (DEZOITO)_x000D_
 ANOS COMPLETOS, À PRÁTICA PARADESPORTIVA ESPECIALIZADA.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2494/indicacao-no-241-2023-ad62fe81a72f419fe63d481696e94fb9.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2494/indicacao-no-241-2023-ad62fe81a72f419fe63d481696e94fb9.pdf</t>
   </si>
   <si>
     <t>PLACAS, MARCAÇÕES E INDICAÇÃO DE SINALIZAÇÕES DE_x000D_
 TRÂNSITO EM TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2495/indicacao-no-242-2023-7daaf5136a3b44432b3d9239b1504097.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2495/indicacao-no-242-2023-7daaf5136a3b44432b3d9239b1504097.pdf</t>
   </si>
   <si>
     <t>REORGANIZAÇÃO DO TRÂNSITO NA COMUNIDADE DO AÇUZINHO,_x000D_
 COM INCLUSÃO DE MÃO E CONTRAMÃO.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2496/indicacao-no-243-2023-fe84cb6f4b4fe54e58245aee7254d217.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2496/indicacao-no-243-2023-fe84cb6f4b4fe54e58245aee7254d217.pdf</t>
   </si>
   <si>
     <t>PRIORIZAR AOS ESTUDANTES PORTADORES DO ESPECTRO AUTISTA_x000D_
 (TEA) A OCUPAÇÃO DAS CADEIRAS NA PRIMEIRA FILA DA SALA DE_x000D_
 AULA.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2497/indicacao-no-244-2023-1404fdf0a2b16b12aa708c684fe06238.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2497/indicacao-no-244-2023-1404fdf0a2b16b12aa708c684fe06238.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR DE FORMA OPCIONAL TAG DE MONITORAMENTO PARA_x000D_
 MOCHILAS E CARTÃO QR CODE A TODOS ALUNOS DA REDE_x000D_
 MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2498/indicacao-no-245-2023-d0015d27d74e2e6c6b1fb54c44d46da9.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2498/indicacao-no-245-2023-d0015d27d74e2e6c6b1fb54c44d46da9.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO PONTO DA CASTANHA,_x000D_
 RUA DO DODÔ, RUA DA FONTINHA E RUA DO CAMINHO DO MAR, NA_x000D_
 LOCALIDADE DO DIOGO;</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao-no-246-2023-f1ab9a28b0930d82d200cce4d1ecfc1f.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao-no-246-2023-f1ab9a28b0930d82d200cce4d1ecfc1f.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA PONTE DO DIOGO;_x000D_
 CONSTRUÇÃO DO CAMPO DE GRAMA SINTÉTICA E QUADRA DE_x000D_
 FUTEVÔLEI, NA COMUNIDADE DO DIOGO;</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao-no-247-2023-151e0dba4422d5aa8ab77dfc934e07ae.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao-no-247-2023-151e0dba4422d5aa8ab77dfc934e07ae.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA POSTERIOR INSTALAÇÃO DE_x000D_
 LÂMPADAS DE LED NA VIA PRINCIPAL QUE LIGA A RUA DO TÚNEL À_x000D_
 COMUNIDADE DE BARRO BRANCO-IMBASSAÍ.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2501/indicacao-no-248-2023-24173a1c62cc89da7449554fd1f4a57a.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2501/indicacao-no-248-2023-24173a1c62cc89da7449554fd1f4a57a.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CAMPO DE FUTEBOL DO LOTE 12 - ZONA_x000D_
 RURAL.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2502/indicacao-no-249-2023-da270ed87d8674e6693f36ec1058f553.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2502/indicacao-no-249-2023-da270ed87d8674e6693f36ec1058f553.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SANITÁRIOS OU INSTALAÇÃO DE SANITÁRIOS_x000D_
 QUÍMICOS NA PRAÇA AMADO BAHIA, CENTRO DE MATA DE SÃO_x000D_
 JOÃO.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2503/indicacao-no-250-2023-30f50242b9cf9065326abc3b24dde8f4.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2503/indicacao-no-250-2023-30f50242b9cf9065326abc3b24dde8f4.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO SERVIÇO DE EMERGÊNCIA PEDIÁTRICA.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2504/indicacao-no-251-2023-7a29c4fc008863b79d305cd145a00dc3.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2504/indicacao-no-251-2023-7a29c4fc008863b79d305cd145a00dc3.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE EVENTO MARCHA PARA JESUS.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Dadau</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2505/indicacao-no-252-2023-57f4896c2f80bd46656323ab2bd41e23.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2505/indicacao-no-252-2023-57f4896c2f80bd46656323ab2bd41e23.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS PONTOS DE ÔNIBUS NA COMUNIDADE DO_x000D_
 DIOGO. 1º NA PRAÇA DA AMENDOEIRA E O 2º NA FRENTE DO BAR DE_x000D_
 VALDIR SENTIDO PRAIA DO FORTE.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2508/indicacao-no-253-2023-7b77270c63cb1b517768a5bac46a6c4f.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2508/indicacao-no-253-2023-7b77270c63cb1b517768a5bac46a6c4f.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DO CAMPO TERRA NOVA COM GRAMA SINTÉTICA_x000D_
 E REFLETORES.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2509/indicacao-no-254-2023-54fefb17248f3653ca1ab56448391445.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2509/indicacao-no-254-2023-54fefb17248f3653ca1ab56448391445.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROJETO DE ACESSIBILIDADE DA PESSOA COM_x000D_
 DEFICIÊNCIA ÀS PRAIAS DO MUNICÍPIO DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2510/indicacao-no-255-2023-a4e9ea8b668fe5923608615f20926020.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2510/indicacao-no-255-2023-a4e9ea8b668fe5923608615f20926020.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SALAS DE APOIO A AMAMENTAÇÃO EM ÓRGÃOS_x000D_
 E ENTIDADES PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2511/indicacao-no-256-2023-5561b828f172faf0ab2b0e05d2b7a8b8.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2511/indicacao-no-256-2023-5561b828f172faf0ab2b0e05d2b7a8b8.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE EQUIPAMENTOS ESPECIAIS DE GINÁSTICA EM_x000D_
 ESPAÇOS PÚBLICOS, OBJETIVANDO A INCLUSÃO SOCIAL DE_x000D_
 PORTADORES DE DEFICIÊNCIAS FÍSICAS.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2512/indicacao-no-257-2023-1a1008b9a97ef3d459938060f30557b0.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2512/indicacao-no-257-2023-1a1008b9a97ef3d459938060f30557b0.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LÂMPADAS DE LED NA COMUNIDADE DA VARGEM_x000D_
 GRANDE - ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2513/indicacao-no-258-2023-6c420db5d2d6ac506b9e731c6f267200.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2513/indicacao-no-258-2023-6c420db5d2d6ac506b9e731c6f267200.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA DE ESTÁGIO DE PÓS-GRADUAÇÃO DO_x000D_
 MUNICÍPIO DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2514/indicacao-no-259-2023-f643d463bac1be6f24e754bfaa98c790.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2514/indicacao-no-259-2023-f643d463bac1be6f24e754bfaa98c790.pdf</t>
   </si>
   <si>
     <t>PROMOVER CURSOS VOLTADOS A PESSOAS COM DEFICIÊNCIAS</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao-no-260-2023-f2f71b8cfa87c68f6477318a90a8d86e.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao-no-260-2023-f2f71b8cfa87c68f6477318a90a8d86e.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA POPULAR E PARQUE INFANTIL, NA_x000D_
 COMUNIDADE DO DIOGO;</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2516/indicacao-no-261-2023-eb3f37439e04254dcee0e01144786a85.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2516/indicacao-no-261-2023-eb3f37439e04254dcee0e01144786a85.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO NÚCLEO MUNICIPAL DA JUVENTUDE.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2517/indicacao-no-262-2023-dd300d91278bcec293996b5acf6abac7.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2517/indicacao-no-262-2023-dd300d91278bcec293996b5acf6abac7.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LÂMPADAS LED NA CICLOVIA DO BARRO BRANCO_x000D_
 PARA IMBASSAÍ .</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2518/indicacao-no-263-2023-e3cbf10623b4101fccfb59a07f745298.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2518/indicacao-no-263-2023-e3cbf10623b4101fccfb59a07f745298.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAMPO DE GRAMA SINTÉTICA, QUADRA DE_x000D_
 FUTEVÔLEI, PRAÇA COM PARQUE INFANTIL E ACADEMIA POPULAR_x000D_
 PARA A COMUNIDADE DO SEMPRE VERDE.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2519/indicacao-no-264-2023-bce94c3cfb9ad9bf4c0f12ac68eca9af.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2519/indicacao-no-264-2023-bce94c3cfb9ad9bf4c0f12ac68eca9af.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO DE AUXÍLIO PARA FEIRANTES E COMERCIANTES ENQUANTO_x000D_
 DURAREM OBRAS PÚBLICAS QUE PREJUDIQUEM SEUS COMÉRCIOS.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2524/indicacao-no-265-2023-35b5448fc022a9c9199e4ebe805a3eb0.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2524/indicacao-no-265-2023-35b5448fc022a9c9199e4ebe805a3eb0.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE UM ESTUDO EM CARÁTER_x000D_
 DE URGÊNCIA PARA IMPLANTAR PONTOS DE APOIO PARA OS GARIS_x000D_
 NO MUNICÍPIO DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2525/indicacao-no-266-2023-4f1155bac2bce18af1e9498798a6a6a0.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2525/indicacao-no-266-2023-4f1155bac2bce18af1e9498798a6a6a0.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE UM ESTUDO PARA_x000D_
 FORNECER CURSOS PROFISSIONALIZANTES AOS TRABALHADORES_x000D_
 QUE ATUAM NA LIMPEZA DA CIDADE NO MUNICÍPIO DE MATA DE_x000D_
 SÃO JOÃO.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2526/indicacao-no-267-2023-9fa7ea2c75639bc786c28b8707892e9d.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2526/indicacao-no-267-2023-9fa7ea2c75639bc786c28b8707892e9d.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A ELABORAÇÃO DE UM PLANO DE CONTINGÊNCIA PARA_x000D_
 SITUAÇÕES DE ALTAS TEMPERATURAS, VERIFICANDO A_x000D_
 NECESSIDADE DE ADAPTAÇÕES NA ORGANIZAÇÃO DOS TRABALHOS_x000D_
 REALIZADOS EM EXPOSIÇÃO AO SOL, VISANDO A PROTEÇÃO E_x000D_
 PREVENÇÃO DA SAÚDE DOS TRABALHADORES.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2527/indicacao-no-268-2023-9970f16104958663d714ebd4d150a7c2.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2527/indicacao-no-268-2023-9970f16104958663d714ebd4d150a7c2.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO COM GRAMA SINTÉTICA E PAISAGISMO NO_x000D_
 CAMPO DO CONVENTO.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Giló</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2528/indicacao-no-269-2023-7ebd90cbc97e1659c4b5b553afd274e6.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2528/indicacao-no-269-2023-7ebd90cbc97e1659c4b5b553afd274e6.pdf</t>
   </si>
   <si>
     <t>MELHORIA NA ESTRADA QUE LIGA A BA 093 Á COMUNIDADE DO_x000D_
 ASSENTAMENTO.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2531/indicacao-no-270-2023-677ba2705e6e05f54bb2f882ae7a0fdc.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2531/indicacao-no-270-2023-677ba2705e6e05f54bb2f882ae7a0fdc.pdf</t>
   </si>
   <si>
     <t>Perfuração de um Poço Artesiano para atender a comunidade de Jacuípe de_x000D_
 Baixo, Zona Rural, Mata de São João.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2536/indicacao-no-271-2023-dbff6c7df188b3bb92de6f3f2ce89e1d.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2536/indicacao-no-271-2023-dbff6c7df188b3bb92de6f3f2ce89e1d.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA DE FUTEVÔLEI AO LADO DO CAMPO DE_x000D_
 GRAMA SINTÉTICA DO ENTRONCAMENTO DE IMBASSAÍ.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2537/indicacao-no-272-2023-138236b0584569c41587a889a3cf76c8.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2537/indicacao-no-272-2023-138236b0584569c41587a889a3cf76c8.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM NOVO PSF PARA ATENDER A COMUNIDADE DE_x000D_
 IMBASSAÍ E COMUNIDADES ADJACENTES.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2538/indicacao-no-273-2023-8bff216280b6d306d5b30377024c661d_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2538/indicacao-no-273-2023-8bff216280b6d306d5b30377024c661d_1.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO ASFÁLTICA DA VIA DO ALTO DO CRUZEIRO E_x000D_
 INSTALAÇÃO DE LÂMPADAS DE LED NA VIA DE LIGAÇÃO ENTRE O_x000D_
 ALTO DO CRUZEIRO E A RUA SEM NOME.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2539/indicacao-no-274-2023-5f4db6cc952148758397975b83f91d5f.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2539/indicacao-no-274-2023-5f4db6cc952148758397975b83f91d5f.pdf</t>
   </si>
   <si>
     <t>CUIDADO PSICOLÓGICO AO PROFESSOR.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2540/indicacao-no-275-2023-54d6e7d91609d4005adab31bbd3a2a37.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2540/indicacao-no-275-2023-54d6e7d91609d4005adab31bbd3a2a37.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE TRANSPORTE PARA CIRURGIAS DE CATARATA,_x000D_
 PTERÍGIO E OUTROS PROCEDIMENTOS DE ALTA COMPLEXIDADE_x000D_
 REALIZADOS EM OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2541/indicacao-no-276-2023-230a27e2104f70016297f183568cad69.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2541/indicacao-no-276-2023-230a27e2104f70016297f183568cad69.pdf</t>
   </si>
   <si>
     <t>AUXÍLIO FINANCEIRO PARA MULHERES VÍTIMAS DE AGRESSÃO_x000D_
 DOMÉSTICA.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao-no-277-2023-1bad935311b648b16a63ab996595fb31.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao-no-277-2023-1bad935311b648b16a63ab996595fb31.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA E PAISAGISMO EM FRENTE A CRECHE DO_x000D_
 MATADOURO.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2563/indicacao-no-278-2023-e9a31b712af0226f7b9e94fa5c1aa08b.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2563/indicacao-no-278-2023-e9a31b712af0226f7b9e94fa5c1aa08b.pdf</t>
   </si>
   <si>
     <t>PRAÇA MULTIUSO EM FRENTE AO CAMPO, PRÓXIMO AO CONVENTO.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2564/indicacao-no-279-2023-04c04d7be1a676834f8c6456611e2956.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2564/indicacao-no-279-2023-04c04d7be1a676834f8c6456611e2956.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA VILA DE ITAPECERICA.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2565/indicacao-no-280-2023-1f631448f650572bdd96ed12d437bc0c.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2565/indicacao-no-280-2023-1f631448f650572bdd96ed12d437bc0c.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAMPO DE GRAMADO SINTÉTICO NA VILA DE_x000D_
 ITAPECERICA.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2566/indicacao-no-281-2023-78657e032f3d36634f989498a500e8a1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2566/indicacao-no-281-2023-78657e032f3d36634f989498a500e8a1.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DA PRAÇA 24 DE OUTUBRO, NA SEDE_x000D_
 DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2567/indicacao-no-282-2023-224fcf7a5c5996abeedb56be7c1edfa9.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2567/indicacao-no-282-2023-224fcf7a5c5996abeedb56be7c1edfa9.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA_x000D_
 ATUALMENTE EXISTENTE, POR LÂMPADAS DE LED NA COMUNIDADE_x000D_
 DA RUA DA LINHA, (Estação).</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2568/indicacao-no-283-2023-e0f573e99a664c6a8d8ccc5f10a11e53.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2568/indicacao-no-283-2023-e0f573e99a664c6a8d8ccc5f10a11e53.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DA VILA DE ITAPECERICA.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao-no-284-2023-3acd10d1cf3b736bb83ae094e92a4e02.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao-no-284-2023-3acd10d1cf3b736bb83ae094e92a4e02.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO FUNDIÁRIA COM LEGITIMAÇÃO DAS ÁREAS_x000D_
 LOCALIZADAS NO HARAS E NOVO HARAS - LITORAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2570/indicacao-no-285-2023-faff4e5f078e85d84a25c89c607b777b.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2570/indicacao-no-285-2023-faff4e5f078e85d84a25c89c607b777b.pdf</t>
   </si>
   <si>
     <t>OFICIALIZAR O TRANSPORTE PARA AS ATLETAS DO FUTEBOL_x000D_
 FEMININIO, QUE DISPUTAM TORNEIOS DENTRO E FORA DO_x000D_
 MUNICÍPIO, ALÉM DE ESTRUTURAR A LIGA DE DESPORTOS PARA_x000D_
 PROMOVER CAMPEONATOS FEMININOS DE FUTEBOL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2571/indicacao-no-286-2023-2d30c0935ca9a4cd9c1197428285e7c3.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2571/indicacao-no-286-2023-2d30c0935ca9a4cd9c1197428285e7c3.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA COM PARQUE INFANTIL E ACADEMIA_x000D_
 POPULAR, NA COMUNIDADE DO MUCUGÊ, ZONA RURAL.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2572/indicacao-no-287-2023-689f581aaa9bbe6fa748a33ae5fad2d0.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2572/indicacao-no-287-2023-689f581aaa9bbe6fa748a33ae5fad2d0.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE LIGANDO A COMUNIDADE DO_x000D_
 MUCUGÊ A COMUNIDADE DO LODO, NA ZONA RURAL.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2573/indicacao-no-288-2023-8647297b6fcee833fcf9fa26546c4a4c.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2573/indicacao-no-288-2023-8647297b6fcee833fcf9fa26546c4a4c.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ILUMINAÇÃO EM LED, NA RUA 02 DE JULHO E RUA_x000D_
 EURICO DE FREITAS CONHECIDA COMO RUA 11, EM AMADO BAHIA.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Prof Adelino</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao-no-289-2023-896076c5d7cab90652f119326b1e4fd7.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao-no-289-2023-896076c5d7cab90652f119326b1e4fd7.pdf</t>
   </si>
   <si>
     <t>REABERTURA DA BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2575/indicacao-no-290-2023-0644573e6ba6ba10987fd6c5c7a5a192.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2575/indicacao-no-290-2023-0644573e6ba6ba10987fd6c5c7a5a192.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTO DE ÔNIBUS NA ENTRADA DO FOZ DO_x000D_
 IMBASSAÍ.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao-no-291-2023-82e8994163cb58eb10ffa75eaeb2900c.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao-no-291-2023-82e8994163cb58eb10ffa75eaeb2900c.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE ÓRGÃO DO CONSELHO TUTELAR PARA O LITORAL</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao-no-292-2023-d58b61489ff9b705bbfb6c1da17adafe.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao-no-292-2023-d58b61489ff9b705bbfb6c1da17adafe.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO E CONCLUSÃO DE ESGOTO SANITÁRIO A CÉU_x000D_
 ABERTO NA RUA 2 DE JULHO/CENTRO.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao-no-293-2023-5f84360641a0e0490f713cc3dc3c13c8.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao-no-293-2023-5f84360641a0e0490f713cc3dc3c13c8.pdf</t>
   </si>
   <si>
     <t>ÁREA DE CONVIVÊNCIA E LAZER ENTRE A RUA DI CAVALCANTI E_x000D_
 VITAL BRASIL.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2579/indicacao-no-294-2023-a2b9e0789af6081e0e4ae964a9e14668.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2579/indicacao-no-294-2023-a2b9e0789af6081e0e4ae964a9e14668.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE CAMPO DE GRAMA SINTÉTICA E ÁREA DE_x000D_
 CONVIVÊNCIA NA RUA ARISTIDES MALTEZ.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2580/indicacao-no-295-2023-3a60497a2beb057b02a0bacf2ae932d6.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2580/indicacao-no-295-2023-3a60497a2beb057b02a0bacf2ae932d6.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DA PISTA DE SKATE E CRIAÇÃO DE GALERIA DE_x000D_
 ARTE NO ANTIGO PRÉDIO DA ESTAÇÃO DA LESTE, PRÓXIMO AO_x000D_
 MERCADO MUNICIPAL.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao-no-296-2023-3984bd92c8b8fbd4282ac1ca0f28c90c.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao-no-296-2023-3984bd92c8b8fbd4282ac1ca0f28c90c.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DAS RUAS_x000D_
 RUA DA BRASILGÁS (LADEIRA DO AÇUZINHO)_x000D_
 RUA DE RISADINHA (LADEIRA DO AÇUZINHO)_x000D_
 BECO DE GOLIRIO (RUA DIRETA DO TERERÉ)</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2582/indicacao-no-297-2023-397a2a36921a6311e4e5c1f45c1d2fe0.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2582/indicacao-no-297-2023-397a2a36921a6311e4e5c1f45c1d2fe0.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA DAS RUAS:_x000D_
 PAVIMENTAÇÃO DA PRIMEIRA TRAVESSA À DIREITA RUA DO CAMPO (AÇU DA_x000D_
 TORRE)_x000D_
 SEGUNDA TRAVESSA A DIREITA BECO DE DEDINHA_x000D_
 RUA DO CAMPO (AÇU DA TORRE)_x000D_
 RUA BEIRA RIO (AÇU DA TORRE)</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao-no-298-2023-7fafcfa688c9639f86cb219ba6761d76.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao-no-298-2023-7fafcfa688c9639f86cb219ba6761d76.pdf</t>
   </si>
   <si>
     <t>FORNECIMENTO DE PROTETOR SOLAR A FUNCIONÁRIOS PÚBLICOS_x000D_
 QUE TRABALHEM EXPOSTOS AO SOL.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>FORNECIMENTO DE ROUPAS E ACESSÓRIOS COM PROTEÇÃO SOLAR_x000D_
 A FUNCIONÁRIOS PÚBLICOS QUE TRABALHEM EXPOSTOS AO SOL.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao-no-300-2023-d4a0b192f9510326768acf4c348189f4.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao-no-300-2023-d4a0b192f9510326768acf4c348189f4.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DO CAMPO DE AREIA DO ALTO DAS POMBAS E_x000D_
 CONSTRUÇÃO DE ENCOSTA COM PAISAGISMO NA COMUNIDADE.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao-no-301-2023-9358712e3ec0284ce2e961617423a484.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao-no-301-2023-9358712e3ec0284ce2e961617423a484.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PROJETO DE LEI QUE ESTABELEÇA O PROGRAMA CNH_x000D_
 SOCIAL PARA A POPULAÇÃO DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao-no-302-2023-ee94a523a649f1478fc3c2f38ec264ee.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao-no-302-2023-ee94a523a649f1478fc3c2f38ec264ee.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CASAS EM ALVENARIA PARA SUBSTITUIÇÃO DE_x000D_
 CASAS DE TAIPA AINDA EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao-no-303-2023-461158519eceb6cba7ef9996057380e3.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao-no-303-2023-461158519eceb6cba7ef9996057380e3.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO ORNAMENTAL NA PRAÇA BARÃO AÇU DA TORRE E_x000D_
 PARQUE DA CIDADE PÓS FESTEJOS NATALINO.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao-no-304-2023-10b23b9920a90e84ee1d287ec332522b.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao-no-304-2023-10b23b9920a90e84ee1d287ec332522b.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA NA COMUNIDADE DO PAU GRANDE, COM_x000D_
 PARQUE INFANTIL, ACESSO À INTERNET E ACADEMIA POPULAR.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao-no-305-2023-c7dd1e6980572531e2a63f233f57adfe.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao-no-305-2023-c7dd1e6980572531e2a63f233f57adfe.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DO ENSINO DE EDUCAÇÃO FINANCEIRA PARA_x000D_
 ALUNOS DO FUNDAMENTAL II, NA REDE MUNICIPAL .</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2591/indicacao-no-306-2023-4bc977a96354de6f3ef52e26cca351ce.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2591/indicacao-no-306-2023-4bc977a96354de6f3ef52e26cca351ce.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE MÉDICO CIRURGIÃO ESPECIALISTA EM_x000D_
 CIRURGIAS DE PEDRAS NOS RINS, VESÍCULA, HÉRNIA E APENDICITE_x000D_
 ATRAVÉS DE VIDEOLAPAROSCOPIA.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2204/mocao-no-1-2023-8875fe864fe9ce5eef65b4ea53ae655b.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2204/mocao-no-1-2023-8875fe864fe9ce5eef65b4ea53ae655b.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Mata de São João, Estado da Bahia, lídima representante do povo Matense, faz inserir na Ata de seus Trabalhos Legislativos, MOÇÃO DE APLAUSOS PARA A EQUIPE DE LIMPEZA DO LITORAL DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2205/mocao-no-2-2023-bccf84c986558ef84a02c11b70ea6dca.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2205/mocao-no-2-2023-bccf84c986558ef84a02c11b70ea6dca.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Mata de São João, Estado da Bahia, lídima representante do povo_x000D_
 Matense, faz inserir na Ata de seus Trabalhos Legislativos, MOÇÃO DE APLAUSOS À_x000D_
 IRMANDADE DO BONFIM, pela realização da Novena da Festa do Senhor do Bonfim.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2206/mocao-no-3-2023-551f9f1e95892dac83f181c0c61d6765.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2206/mocao-no-3-2023-551f9f1e95892dac83f181c0c61d6765.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Mata de São João, Estado da Bahia, lídima representante do povo_x000D_
 Matense, faz inserir na Ata de seus Trabalhos Legislativos, MOÇÃO DE APLAUSOS AO_x000D_
 BLOCO ARRASTINHO DOS AMIGOS DAS ANTIGAS, pelo desfile na Festa do_x000D_
 Bonfim de Mata de São João, em 2023.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2207/mocao-no-4-2023-6cbd3b845315e03fa0d92148e871af75.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2207/mocao-no-4-2023-6cbd3b845315e03fa0d92148e871af75.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Mata de São João, Estado da Bahia, lídima representante do povo_x000D_
 Matense, faz inserir na Ata de seus Trabalhos Legislativos, MOÇÃO DE APLAUSOS Á_x000D_
 SOCIEDADE RECREATIVA E CULTURAL ALUFÁ – BLOCO AFRO ALUFÁ, pelo_x000D_
 desfile na Festa do Bonfim de Mata de São João, em 2023.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2208/mocao-no-5-2023-b10d81826973e9a891380a06756ad952.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2208/mocao-no-5-2023-b10d81826973e9a891380a06756ad952.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Mata de São João, Estado da Bahia, lídima representante do povo_x000D_
 Matense, faz inserir na Ata de seus Trabalhos Legislativos, MOÇÃO DE APLAUSOS AO_x000D_
 BLOCO MOÇAS BAIANAS, pelo desfile na Festa do Bonfim de Mata de São João, em_x000D_
 2023.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2209/mocao-no-6-2023-80feb3ddd37203a1688d02281c816aac.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2209/mocao-no-6-2023-80feb3ddd37203a1688d02281c816aac.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Mata de São João, Estado da Bahia, lídima representante do povo_x000D_
 Matense, faz inserir na Ata de seus Trabalhos Legislativos, MOÇÃO DE APLAUSOS AOS_x000D_
 ARTISTAS MATENSES PELA QUALIDADE DAS APRESENTAÇÕES NA FESTA_x000D_
 DO BONFIM 2023.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2238/mocao-no-7-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2238/mocao-no-7-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo_x000D_
 falecimento de João da Silva Costa, ocorrido no dia 13 de janeiro de 2023, aos 70 anos.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2237/mocao-no-8-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2237/mocao-no-8-2023.pdf</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2235/mocao-no-9-2023-ea8b6c280058bce5631771d6d4892194.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2235/mocao-no-9-2023-ea8b6c280058bce5631771d6d4892194.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO as falas xenofóbicas do_x000D_
 Vereador de Caxias do Sul-RS Sandro Fantinel, sobre o povo baiano.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2236/mocao-no-10-2023.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2236/mocao-no-10-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO_x000D_
 EXMO. REVMO. BISPO DIOCESANO DOM FRANCISCO OLIVEIRA VIDAL,_x000D_
 NOVO BISPO DA NOSSA DIOCESE.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2264/mocao-no-11-2023-76467d0852a292fd295adf6627e55d89.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2264/mocao-no-11-2023-76467d0852a292fd295adf6627e55d89.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À_x000D_
 SRª. NEUZINA CAMELO DE SANTANA E AO SR. WELISSON NASCIMENTO_x000D_
 LIMA, PELA AÇÃO SOCIAL VOLUNTÁRIA DESENVOLVIDA EM PROL DE_x000D_
 CRIANÇAS E ADOLESCENTES DA ESCOLA EMANOEL FONTES.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2265/mocao-no-12-2023-5f09b22378530ee8c07f1aebac3a120c.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2265/mocao-no-12-2023-5f09b22378530ee8c07f1aebac3a120c.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS_x000D_
 BLOCOS CARNAVALESCOS AS CARETAS E AS FUBANGAS</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2282/mocao-no-16.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2282/mocao-no-16.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS_x000D_
 ORGANIZADORES DA CAVALGADA RAPA DE OURO</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2283/mocao-no-17.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2283/mocao-no-17.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À_x000D_
 EQUIPE DA SECRETARIA MUNICIPAL DE AGRICULTURA PELA CONCLUSÃO_x000D_
 DA ENTREGA DOS KITS DA SALVAÇÃO DA LAVOURA.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2382/mocao-no-18.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2382/mocao-no-18.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo_x000D_
 falecimento da senhora MARIA DOS SANTOS DE ARAÚJO, mais conhecida como_x000D_
 “DONA SANTA”, ocorrido em 19 de Abril de 2023.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2383/mocao-no-19.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2383/mocao-no-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Conselho de Pastores Evangélicos de Mata de São João (CPEM), pela realização da_x000D_
 Semana da Cultura Evangélica em parceria com a Prefeitura Municipal de Mata de São João.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2384/mocao-no-20.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2384/mocao-no-20.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Secretaria de Cultura, Comunicação e Esporte de Mata de São João pela realização da_x000D_
 Semana da Cultura Evangélica 2023.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2385/mocao-no-21.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2385/mocao-no-21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos vereadores ELINALDO DE SANTANA RODRIGUES e SANDRO DOS SANTOS_x000D_
 SANTANA, pela premiação obtida no Prêmio Destaque Legislativo e Personalidade_x000D_
 Brasil promovido pela UVB -União dos Vereadores do Brasil em Brasília - DF.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2386/mocao-no-22.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2386/mocao-no-22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO À LEANDRO COSTA SILVA, PELA AÇÃO SOCIAL_x000D_
 VOLUNTÁRIA DESENVOLVIDA EM PROL DE CRIANÇAS E ADOLESCENTES_x000D_
 ATRAVÉS DO PROJETO RESGATE TAUÁ.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2387/mocao-no-23.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2387/mocao-no-23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ATLETA DE BOXE RICARDO SANTANA, QUE CONSAGROU-SE_x000D_
 CAMPEÃO BAIANO DE BOXE.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2388/mocao-no-24.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2388/mocao-no-24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO GRUPO CAVALHEIROS, PELA REALIZAÇÃO DA 1ª MONTARIA EM MALHADAS.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2431/mocao-no-25-2023-b0719bf3ee9c23cebcb52d864d4880fe.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2431/mocao-no-25-2023-b0719bf3ee9c23cebcb52d864d4880fe.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família, pelo falecimento do Sr. Raony Chaves Fernandes, ocorrido no dia _x000D_
 18 de maio do ano corrente.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2432/mocao-no-26-2023-6473fe18f326c301e4def0a24f8b4623.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2432/mocao-no-26-2023-6473fe18f326c301e4def0a24f8b4623.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO_x000D_
 RADIALISTA PAULO LINS DA RÁDIO SAUIPE FM, PELO PROGRAMA SERTÃO_x000D_
 MARAVILHA.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2433/mocao-no-27-2023-e097f7f975620b9eef6e27c18a770b84.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2433/mocao-no-27-2023-e097f7f975620b9eef6e27c18a770b84.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À EMPRESA ARIEL CONSTRUÇÕES E SERVIÇOS, pelas obras_x000D_
 realizadas no município de Mata de São João.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2438/mocao-no-28.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2438/mocao-no-28.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A_x000D_
 CLÁUDIO IURI SHIMADA DE SANTANA, pela ornamentação do município nos festejos_x000D_
 juninos.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2439/mocao-no-29.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2439/mocao-no-29.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO_x000D_
 SR. ALEXANDRE RODRIGUES DOS SANTOS, da empresa SATIVA ENGENHARIA,_x000D_
 onde desenvolve a função de eletrotécnico e líder de equipe de produção.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2440/mocao-no-30.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2440/mocao-no-30.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A JEANE DA SILVA BOMFIM, LETÍCIA LIMA DA SILVA, SINDY DA SILVA SANTOS.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2441/mocao-no-31.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2441/mocao-no-31.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A IGREJA UNIVERSAL DO REINO DE DEUS, PELOS SEUS 46 ANOS DE_x000D_
 FUNDAÇÃO NO BRASIL.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2520/mocao-no-42-2023-e974858460fc9aeec3a01f57c1be952e.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2520/mocao-no-42-2023-e974858460fc9aeec3a01f57c1be952e.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Mata de São João, Estado da Bahia, lídima representante do povo_x000D_
 Matense, faz inserir na Ata de seus Trabalhos Legislativos, MOÇÃO DE PROFUNDO_x000D_
 PESAR, pelo falecimento do Sr. José Rubens Bezerra de Souza, ocorrido no dia_x000D_
 08/09/2023.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2521/mocao-no-43-2023-c0cfebcf14541b009887445879082d93.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2521/mocao-no-43-2023-c0cfebcf14541b009887445879082d93.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Mata de São João, Estado da Bahia, lídima representante do povo_x000D_
 Matense, faz inserir na Ata de seus Trabalhos Legislativos, MOÇÃO DE PESAR pelo_x000D_
 falecimento do Sr. Edmilson Ribeiro Leite._x000D_
 Nossos sinceros sentimentos por sua passagem, e pelo importante cidadão que sempre foi._x000D_
 Sua vida de trabalho, dedicação e simplicidade, deixará exemplo como pai de família, esposo,_x000D_
 para todos que com ele conviveu.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2522/mocao-no-44-2023-e2d4e62d9636b79ff9061d2b91cb90c2.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2522/mocao-no-44-2023-e2d4e62d9636b79ff9061d2b91cb90c2.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Mata de São João, Estado da Bahia, lídima representante do povo_x000D_
 Matense, faz inserir na Ata de seus Trabalhos Legislativos, MOÇÃO DE APLAUSOS AO_x000D_
 SR. JOSENILTON SANTOS CARVALHO, PELA SUPERAÇÃO DE VIDA, E_x000D_
 EMPENHO EM GERAR DIVERSAS OPORTUNIDADES DE EMPREGO NO_x000D_
 MUNICÍPIO</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2529/mocao-no-45-2023-7e81057d9e6b954778f43091a1390233.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2529/mocao-no-45-2023-7e81057d9e6b954778f43091a1390233.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO À RONDINELE_x000D_
 PACHECO LIMA, PELO RELEVANTE TRABALHO DESENVOLVIDO NA_x000D_
 LIMPEZA DAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2530/mocao-no-46-2023-5f729fc06e843174cbd98dbd22b056e5.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2530/mocao-no-46-2023-5f729fc06e843174cbd98dbd22b056e5.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Roque de Jesus Santos.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2532/mocao-no-47-2023-5d6be5adc9c807c71a56590321618211.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2532/mocao-no-47-2023-5d6be5adc9c807c71a56590321618211.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À_x000D_
 SECRETARIA DE PROMOÇÃO SOCIAL E COMBATE À POBREZA, E A_x000D_
 COORDENAÇÃO DO PROJETO AMOR E VIDA , DEDICADO AOS IDOSOS DO_x000D_
 MUNICÍPIO</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2533/mocao-no-48-2023-1447d4f8378e46578b3a425627fa7093.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2533/mocao-no-48-2023-1447d4f8378e46578b3a425627fa7093.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 PARA TODOS OS COLABORADORES ENVOLVIDOS NO EVENTO DE DIA DAS_x000D_
 CRIANÇAS NO MONTE LÍBANO.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2534/mocao-no-49-2023-e844a1bb719d7665abdf10c392605fa8.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2534/mocao-no-49-2023-e844a1bb719d7665abdf10c392605fa8.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A_x000D_
 UBIRAI DA SILVA LOPES, PELA REALIZAÇÃO DA 19ª PARADA GAY,_x000D_
 BISSEXUAIS E TRANSGÊNEROS DE MATA DE SÃO JOÃO.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2535/mocao-no-50-2023-cc82efa5a548a9d9301d80e07daae1cb.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2535/mocao-no-50-2023-cc82efa5a548a9d9301d80e07daae1cb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO_x000D_
 SR. GENIVALDO LUZ DO NASCIMENTO, PELA REALIZAÇÃO DO_x000D_
 CAMPEONATO AMADOR DE FUTEBOL NO SEMPRE VERDE.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2543/mocao-no-51-2023-28b833837005b1c8980f7cf56072e3ed.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2543/mocao-no-51-2023-28b833837005b1c8980f7cf56072e3ed.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Djalma de Sá Jesus, mais conhecido como Corujão, ocorrido no_x000D_
 último dia 25/10/2023.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2544/mocao-no-52-2023-3ac0f47c5ac92e2a31e53ed21531b171.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2544/mocao-no-52-2023-3ac0f47c5ac92e2a31e53ed21531b171.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao_x000D_
 Sr. ELTON DOS SANTOS SILVA, reconhecendo a sua importante atuação dentro do_x000D_
 esporte matense, sendo bem avaliado no decorrer dos anos, bem como alcançando_x000D_
 títulos de suma importância que merecem nosso reconhecimento e relevância._x000D_
 Vale lembrar também, que Elton teve grandes destaques da prova dos 5 mil metros_x000D_
 rasos e se tornando também vice-campeão da prova de 1.500 metros rasos na_x000D_
 competição do Grand Prix de atletismo realizado na UFBA no circuito Barra X Ondina._x000D_
 Após a aprovação, dê-se ciência ao homenageado.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2595/mocao-no-43-2023-c0cfebcf14541b009887445879082d93.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2595/mocao-no-43-2023-c0cfebcf14541b009887445879082d93.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Edmilson Ribeiro Leite.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2596/mocao-no-44-2023-e2d4e62d9636b79ff9061d2b91cb90c2.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2596/mocao-no-44-2023-e2d4e62d9636b79ff9061d2b91cb90c2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO_x000D_
 SR. JOSENILTON SANTOS CARVALHO, PELA SUPERAÇÃO DE VIDA, E_x000D_
 EMPENHO EM GERAR DIVERSAS OPORTUNIDADES DE EMPREGO NO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2597/mocao-no-45-2023-7e81057d9e6b954778f43091a1390233_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2597/mocao-no-45-2023-7e81057d9e6b954778f43091a1390233_1.pdf</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2598/mocao-no-46-2023-5f729fc06e843174cbd98dbd22b056e5.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2598/mocao-no-46-2023-5f729fc06e843174cbd98dbd22b056e5.pdf</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2599/mocao-no-47-2023-5d6be5adc9c807c71a56590321618211.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2599/mocao-no-47-2023-5d6be5adc9c807c71a56590321618211.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À_x000D_
 SECRETARIA DE PROMOÇÃO SOCIAL E COMBATE À POBREZA, E A_x000D_
 COORDENAÇÃO DO PROJETO AMOR E VIDA , DEDICADO AOS IDOSOS DO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2600/mocao-no-48-2023-1447d4f8378e46578b3a425627fa7093.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2600/mocao-no-48-2023-1447d4f8378e46578b3a425627fa7093.pdf</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2601/mocao-no-49-2023-e844a1bb719d7665abdf10c392605fa8.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2601/mocao-no-49-2023-e844a1bb719d7665abdf10c392605fa8.pdf</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2602/mocao-no-50-2023-cc82efa5a548a9d9301d80e07daae1cb.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2602/mocao-no-50-2023-cc82efa5a548a9d9301d80e07daae1cb.pdf</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2603/mocao-no-51-2023-28b833837005b1c8980f7cf56072e3ed_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2603/mocao-no-51-2023-28b833837005b1c8980f7cf56072e3ed_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo_x000D_
 falecimento do Sr. Djalma de Sá Jesus, mais conhecido como Corujão, ocorrido no_x000D_
 último dia 25/10/2023.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2604/mocao-no-52-2023-3ac0f47c5ac92e2a31e53ed21531b171_1.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2604/mocao-no-52-2023-3ac0f47c5ac92e2a31e53ed21531b171_1.pdf</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2605/mocao-no-53-2023-8597f1e09199abef1c87b158becb850d.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2605/mocao-no-53-2023-8597f1e09199abef1c87b158becb850d.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A_x000D_
 SRA. VALDINEIDE MARIA CARDOSO</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2606/mocao-no-54-2023-074fea36e05299370eba93655b685a5e.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2606/mocao-no-54-2023-074fea36e05299370eba93655b685a5e.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A_x000D_
 SRA. SÂMELLA ARINE NASCIMENTO MARTINS</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2607/mocao-no-55-2023-4efa523c53d882e7500b69d4061faaae.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2607/mocao-no-55-2023-4efa523c53d882e7500b69d4061faaae.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA O_x000D_
 ALUNO EDUARDO REBOUÇAS DO 6° ANO, ESCOLA EMANOEL FONTES E_x000D_
 COLABORADORES: PROFESSOR ELMO DOS SANTOS FERREIRA; DIRETORA NEILA_x000D_
 GONÇALVES; COORDENADORA GENISE SOBRAL; VICE DIRETORA NEUZINA_x000D_
 CAMELO, PELO POEMA DE AUTORIA DO DISCENTE PARA ABORDAR OS OBJETOS_x000D_
 DE CONHECIMENTO ÂNGULOS E TRIÂNGULOS</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2608/mocao-no-56-2023-bb4216539ded7ac134d2160557f20e39.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2608/mocao-no-56-2023-bb4216539ded7ac134d2160557f20e39.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS_x000D_
 SRS. GLENCIO DOS ANJOS LIMA, JEFERSON COSTA DA SILVA, JOCIMAR_x000D_
 MOURA SANTOS, JOSAFÁ SILVA SANTOS E MARCELO DOS SANTOS RAMOS_x000D_
 MORADORES DO DIOGO E DA VILA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2609/mocao-no-57-2023-c4efe9f18735bdbaff25318806164eff.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2609/mocao-no-57-2023-c4efe9f18735bdbaff25318806164eff.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A_x000D_
 ASSOCIAÇÃO DE MORADORES DO DIOGO E AOS COMERCIANTES, PELA_x000D_
 CONSTRUÇÃO DA PONTE DO RIO CAJUEIRO</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2610/mocao-no-58-2023-7d47fcb190177ee678b280ee73e7e316.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2610/mocao-no-58-2023-7d47fcb190177ee678b280ee73e7e316.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 PARA GILCIMAR MARQUES PELA CONQUISTA DO TETRACAMPEONATO NO_x000D_
 CONCURSO BAIANO DE BANDAS E FANFARRAS, COM A FANFARRA NOVA_x000D_
 GERAÇÃO.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2611/mocao-no-59-2023-d4f7ac40a0e495487038160bbcac727c.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2611/mocao-no-59-2023-d4f7ac40a0e495487038160bbcac727c.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo_x000D_
 falecimento do senhor CELINO DOS ANJOS GUIMARÃES.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2302/pl-inclui-exame-psicologico-03-04-23-642b0c9e7f324-642b0f8d4853e-8448-642b1025ac033.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2302/pl-inclui-exame-psicologico-03-04-23-642b0c9e7f324-642b0f8d4853e-8448-642b1025ac033.pdf</t>
   </si>
   <si>
     <t>Altera o Art.11 da Lei Complementar nº 001/2018, que_x000D_
 dispõe sobre o Regime Jurídico dos Servidores Públicos_x000D_
 Civis do Município de Mata de São João, das Autarquias e_x000D_
 das Fundações Públicas Municipais e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2459/projeto-de-lei-complementar-no-2-2023-8169-64cd028118399.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2459/projeto-de-lei-complementar-no-2-2023-8169-64cd028118399.pdf</t>
   </si>
   <si>
     <t>Institui o programa de Refinanciamento_x000D_
 Fiscal - REFIS e concede remissão do_x000D_
 crédito tributário, na forma que indica.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2559/projeto-de-lei-complementar-no-3-2023-8630-64ef4295a9cc3.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2559/projeto-de-lei-complementar-no-3-2023-8630-64ef4295a9cc3.pdf</t>
   </si>
   <si>
     <t>Submeto à apreciação de Vossa Excelência e dignos pares o Projeto de Lei Complementar N°_x000D_
 ______/2023, que altera o artigo 101 da Lei Complementar nº. 006/2022_x000D_
 – Código Tributário e de Rendas de Mata de São João.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto-de-lei-complementar-no-4-2023-9179-651c120317ebd.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto-de-lei-complementar-no-4-2023-9179-651c120317ebd.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Diretor de_x000D_
 Desenvolvimento do Município de Mata_x000D_
 de São João– PDDM e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2561/projeto-de-lei-complementar-no-5-2023-10012-65578992d495d.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2561/projeto-de-lei-complementar-no-5-2023-10012-65578992d495d.pdf</t>
   </si>
   <si>
     <t>Altera a tabela de receitas de nº VIII da Lei_x000D_
 Complementar nº 006/2022 - Código_x000D_
 Tributário e de Rendas do Município de_x000D_
 Mata de São João, Estado da Bahia.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2562/projeto-de-lei-complementar-no-6-2023-10014-655789a753f4a.pdf</t>
+    <t>http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2562/projeto-de-lei-complementar-no-6-2023-10014-655789a753f4a.pdf</t>
   </si>
   <si>
     <t>Altera o art.19 da Lei Complementar nº_x000D_
 001/2018 – que dispõe sobre o Regime_x000D_
 Jurídico dos Servidores Públicos Civis do_x000D_
 Município de Mata de São João, das_x000D_
 Autarquias e das Fundações Públicas_x000D_
 Municipais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -5757,67 +5757,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto-de-lei-ordinaria-1-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2173/projeto-de-lei-ordinaria-no-2-2023-3284-63b6be1157d88.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2174/projeto-de-lei-ordinaria-no-2-2023-3284-63b6be1157d88.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2176/projeto-de-lei-ordinaria-4-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2177/projeto-de-lei-ordinaria-5-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto-de-lei-ordinaria-6-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2179/projeto-de-lei-ordinaria-7-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2180/projeto-de-lei-ordinaria-8-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto-de-lei-ordinaria-no-9-2023-3299-63b6cedfa0986.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2182/projeto-de-lei-ordinaria-10-2023_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2184/projeto_de_lei_ordinaria_no_11_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2183/projeto-de-lei-ordinaria-12-2023_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2214/projeto-de-lei-ordinaria-no-13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2215/projeto-de-lei-ordinaria-no-14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2213/projeto-de-lei-ordinaria-no-15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2284/projeto-de-lei-ordinaria-no-16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2285/projeto-de-lei-ordinaria-no-17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2301/projeto-de-lei-ordinaria-no-18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2342/projeto-de-lei-ordinaria-no-20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2343/projeto-de-lei-ordinaria-no-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2344/projeto-de-lei-ordinaria-no-22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto-de-lei-ordinaria-no-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2346/projeto-de-lei-ordinaria-no-24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2347/projeto-de-lei-ordinaria-no-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2348/projeto-de-lei-ordinaria-no-26-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2389/projeto-de-lei-ordinaria-no-27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2390/projeto-de-lei-ordinaria-no-28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2391/projeto-de-lei-ordinaria-no-29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2392/projeto-de-lei-ordinaria-no-30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2393/projeto-de-lei-ordinaria-no-31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto-de-lei-ordinaria-no-32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2445/projeto-de-lei-ordinaria-no-33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2446/projeto-de-lei-ordinaria-no-34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2447/projeto-de-lei-ordinaria-no-35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2457/projeto-de-lei-ordinaria-no-36-df0c0002ddf1e4fbf82e538f86412f1a_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2458/projeto-de-lei-ordinaria-no-37-d68e94c18c5e4025f70306bfd70e3512.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto-de-lei-ordinaria-no-38-2023-8632-64ef44d954f01.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto-de-lei-ordinaria-no-39-b93a924942cffb9fa163ede881f66d9e.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2523/projeto-de-lei-ordinaria-no-40-2023-8933-650854282e7a1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto-de-lei-ordinaria-no-41-2023-8971-650a2bf8166e8.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto-de-lei-ordinaria-no-42-2023-8972-650a2c20183a1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto-de-lei-ordinaria-no-43-2023-9121-651702eb5844a.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto-de-lei-ordinaria-no-45-a904ca0d761145d344babfa3039de1ab.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto-de-lei-ordinaria-no-46-2023-9449-652e870fb254c_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2550/projeto-de-lei-ordinaria-no-47-2023-9514-652ec91510ddd_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2551/projeto-de-lei-ordinaria-no-48-b9eabf617be8cdf943373f6ae561dc52.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2552/projeto-de-lei-ordinaria-no-49-da8fa70a5377e3e99cd29909209bbfd4.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2553/projeto-de-lei-ordinaria-no-50-2023-10004-6557898589399.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2554/projeto-de-lei-ordinaria-no-51-2023-10007-6557899ae8502.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2555/projeto-de-lei-ordinaria-no-52-2023-10175-6560b97dc6a06.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2556/projeto-de-lei-ordinaria-no-53-2023-10185-6561c756a0919.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2557/projeto-de-lei-ordinaria-no-54-2023-10203-6564953f6a053.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2558/projeto-de-lei-ordinaria-no-55-2023-10302-6569dea4c7634.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto-de-lei-ordinaria-no-56-2023-10340-656a26d056a92.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto-de-lei-ordinaria-no-57-2023-10341-656a26e9da590.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2594/projeto-de-lei-ordinaria-no-58-2023-10342-656a2711544ff.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2451/indicacao-no-1-2023-1740c3c12d63dfd62bc2604fb6d17658_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2452/indicacao-no-2-2023-5481478cb43451a06d620c9daf252b37_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2453/indicacao-no-3-2023-318808d976c815d102273c1e65531aa8_2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao-no-4-2023-23b4703469b1d312279ff410e2383e2c_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2455/indicacao-5-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2456/indicacao-6-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao-7-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2192/indicacao-8-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2193/indicacao-9-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2194/indicacao-10-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2195/indicacao-11-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2196/indicacao-no-12-2023-8fe71508430251ded17ce0a419a55ca2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2197/indicacao-no-13-2023-87ce91d953af69ebc7ae976b7493bf5e.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2198/indicacao-no-13-2023-87ce91d953af69ebc7ae976b7493bf5e.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2199/indicacao-no-15-2023-d786db14817b45587c13cde567d776e6.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2200/indicacao-no-16-2023-27116586d99cf6f6d2dd262f9e876a4c.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2201/indicacao-no-17-2023-b2f6387cfca43a92c145e64f0965e406.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2202/indicacao-no-18-2023-2cc465e674213b6a7291cecb5349284e.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2203/indicacao-no-19-2023-b4734e4bd00e8d53bfe5460ceba743db.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2217/indicacao-no-21-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2218/indicacao-no-22-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2219/indicacao-no-23-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2220/indicacao-no-24-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2221/indicacao-no-25-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2222/indicacao-no-26-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2223/indicacao-no-27-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2224/indicacao-no-28-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2225/indicacao-no-26-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2226/indicacao-no-30-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2227/indicacao-no-31-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2228/indicacao-no-32-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2229/indicacao-no-33-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2230/indicacao-no-34-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao-no-35-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2232/indicacao-no-36-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2233/indicacao-no-37-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2234/indicacao-no-38-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2241/indicacao-no-39.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2242/indicacao-no-40.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2243/indicacao-no-41.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2244/indicacao-no-42.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2245/indicacao-no-43.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2246/indicacao-no-44.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2247/indicacao-no-45.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2248/indicacao-no-46.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2249/indicacao-no-47.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2250/indicacao-no-48.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2251/indicacao-no-49.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2252/indicacao-no-50.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2253/indicacao-no-51.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2254/indicacao-no-52.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2255/indicacao-no-53.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2256/indicacao-no-54.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao-no-55.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2258/indicacao-no-56.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2259/indicacao-no-57.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2260/indicacao-no-58.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2261/indicacao-no-59.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2262/indicacao-no-60.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2266/indicacao-no-61.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2267/indicacao-no-62.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2268/indicacao-no-63.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2269/indicacao-no-64.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2270/indicacao-no-65.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2271/indicacao-no-66.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2272/indicacao-no-67.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2274/indicacao-no-69.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2275/indicacao-no-70.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2276/indicacao-no-71.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2277/indicacao-no-72.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2278/indicacao-no-73.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2279/indicacao-no-74.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao-no-75.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2286/indicacao-no-77.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2287/indicacao-no-78.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2288/indicacao-no-79.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2289/indicacao-no-80.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2290/indicacao-no-81.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao-no-82.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao-no-83.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2293/indicacao-no-84.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao-no-85.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao-no-86.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao-no-87.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2297/indicacao-no-88.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2298/indicacao-no-89.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2299/indicacao-no-90.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2300/indicacao-no-91.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2303/indicacao-no-92-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2304/indicacao-no-93-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao-no-94-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2306/indicacao-no-95-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2307/indicacao-no-96-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2308/indicacao-no-97-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2309/indicacao-no-98-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2310/indicacao-no-99-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2311/indicacao-no-100-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2312/indicacao-no-101-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao-no-102-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2314/indicacao-no-103-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao-no-104-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao-no-105-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao-no-106-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2318/indicacao-no-107-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2319/indicacao-no-108-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2320/indicacao-no-109.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2321/indicacao-no-110.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2322/indicacao-no-111.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2323/indicacao-no-112.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2324/indicacao-no-113.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2325/indicacao-no-114.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2326/indicacao-no-115.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2327/indicacao-no-116.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2328/indicacao-no-117.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2329/indicacao-no-118.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2330/indicacao-no-119.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2331/indicacao-no-120.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2332/indicacao-no-121.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2333/indicacao-no-122.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2334/indicacao-no-123.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2335/indicacao-no-124.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2336/indicacao-no-125.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2337/indicacao-no-126.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2338/indicacao-no-127.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2339/indicacao-no-128.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2340/indicacao-no-129.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2341/indicacao-no-130.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2349/indicacao-no-131.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2350/indicacao-no-132.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2351/indicacao-no-133.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2353/indicacao-no-135.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2354/indicacao-no-136.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao-no-137.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2356/indicacao-no-138.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2357/indicacao-no-139.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2358/indicacao-no-140.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2359/indicacao-no-141.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2360/indicacao-no-141.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2361/indicacao-no-143.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2362/indicacao-no-144.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2363/indicacao-no-145-.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao-no-146.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2365/indicacao-no-147.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2366/indicacao-no-148.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2367/indicacao-no-149.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao-no-150.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2369/indicacao-no-151.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2370/indicacao-no-152.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao-no-153.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2372/indicacao-no-154-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2373/indicacao-no-155.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao-no-156.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao-no-157.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao-no-158.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao-no-159.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2378/indicacao-no-160.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2379/indicacao-no-161.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao-no-162.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2381/indicacao-no-163.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2394/indicacao-no-164.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2395/indicacao-no-165.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2396/indicacao-no-166.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2397/indicacao-no-167.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2398/indicacao-no-168.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2399/indicacao-no-169.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2400/indicacao-no-170.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2401/indicacao-no-171.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2402/indicacao-no-172.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2403/indicacao-no-173.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2404/indicacao-no-174.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2405/indicacao-no-175.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2406/indicacao-no-176.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao-no-177.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2408/indicacao-no-178-2023-56410c3f82e5fc1a56187e277dfaca53.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2409/indicacao-no-179-2023-249f17752c974005adb6490419568ca6.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2410/indicacao-no-180-2023-494c9dd47b3e862905139ed857437abf.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2411/indicacao-no-181-2023-2d2c258ff6a7405e0a75b1cf7fc8cb3d.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2412/indicacao-no-182-2023-efea9e6e823be886a42ad1e755a5c124.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2413/indicacao-no-183-2023-77c47fa90007be0df73005dcb92d4da2.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2414/indicacao-no-184-2023-a27fe6b86f21fbb3e101cfeb2c2821ed.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2415/indicacao-no-185-2023-efbe22326bb748ba46195007fc282dea.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2416/indicacao-no-186-2023-d93ad57f7c95131d68bb40689d4c78c4.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2417/indicacao-no-187-2023-e0b739eb016b75c3e5dba071054dd87d.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2418/indicacao-no-188-2023-56b6e83fade219953483cf02863435e1.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2419/indicacao-no-189-2023-70f91d78e9786b7db3e3cb2a7a635264.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2420/indicacao-no-190-2023-aca0df3cdda2688bf45e975c4f2b317d.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2421/indicacao-no-191-2023-ba18ece33afa0b2141a417dbb57c6ba3.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2422/indicacao-no-192-2023-93f0140d98d0c52fe254dc59f2026c21.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2423/indicacao-no-193-2023-2013348670a37c8731234c2e36c6fd47.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2424/indicacao-no-194-2023-94378b5a64f7ca3656041ccea6a7fbfc.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2425/indicacao-no-195.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2426/indicacao-no-196.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2427/indicacao-no-197.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2428/indicacao-no-198.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2429/indicacao-no-199.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2430/indicacao-no-200.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2434/indicacao-no-201.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao-no-202.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2436/indicacao-no-203.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2437/indicacao-no-204.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2442/indicacao-no-205.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2443/indicacao-no-206.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao-no-207-2023-cd7d2cd16abd75008e49b2e1af380736.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2461/indicacao-no-208-2023-cbb088c7a145b72182507cdbf1db4139.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2462/indicacao-no-209-2023-7ea3b6fd7273b6c60b5baec6e2a4f167.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao-no-210-2023-1e8b91308ad2342864b6009961b1b2ff.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2464/indicacao-no-212-2023-df2dfd6f02ab391aac53186b0ed1c3bb.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2465/indicacao-no-213-2023-62482c47b7533142a1f0d3cb47c4c6cf.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2466/indicacao-no-214-2023-f20fc54ac3106df4811e06e00168b0dc.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2467/indicacao-no-215-2023-6edd8b33a29ba1c8bd79eebb29ef882a.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2468/indicacao-no-216-2023-c69afb399627e8ed4def09eb1fd1866a.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2469/indicacao-no-217-2023-8c2c4d9ca33d35e1c7c9a676fd472a76.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2470/indicacao-no-218-2023-e2c44f57a1754de57438a5094e4afa7e.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2471/indicacao-no-219-2023-8df04030e049828c210eeed44b20b070.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2472/indicacao-no-220-2023-5e1588cff4554cac72d67c46d780f90f.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2473/indicacao-no-221-2023-17fe83e401de012ecf0911e345b1c73c.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2474/indicacao-no-222-2023-9e7280c3b82893570d70219cb1c42587.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2475/indicacao-no-223-2023-288678fc0df1657f94fb323fbd3a42fa.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2476/indicacao-no-224-2023-efafe0db0a80531afab16e82ad1a2038.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2477/indicacao-no-225-2023-d0f2529c532dae48dedd9a34b7fefd96.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2478/indicacao-no-226-2023-0a3b614d67d90566b6f5904ebd3a58a5.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2479/indicacao-no-227-2023-7a1c7e65c7d23c37dc90359046dc754c.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2480/indicacao-no-228-2023-95ab379c454d87200c4397cabff6d3d0.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2481/indicacao-no-229-2023-c94e7dda33eae55c885c21506bd5deef.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2482/indicacao-no-230-2023-ade6ad7c667b71ecfe67c49f66aec530.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2484/indicacao-no-232-2023-22176354b9bb197345cc5ca5378485b7.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2485/indicacao-no-233-2023-6fd904aef35136c223dc8af8bb85f93b.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2486/indicacao-no-234-2023-de07a7b98a6368635b599092de88d9a2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2487/indicacao-no-235-2023-bf075f414c10b2b084552b50f922eb1e_1.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2488/indicacao-no-236-2023-154ee9a0da3aaf3e74b791a815599d32.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao-no-237-2023-92fad83fa096f00d0d3153d51184bcd7.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao-no-238-2023-27c63dab4690cad0948a380e960a1263.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao-no-239-2023-adf2972c05009a07b9c15b9b9812a74e.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2493/indicacao-no-240-2023-7ac39ad29ddf20690269f6dba5dca544.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2494/indicacao-no-241-2023-ad62fe81a72f419fe63d481696e94fb9.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2495/indicacao-no-242-2023-7daaf5136a3b44432b3d9239b1504097.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2496/indicacao-no-243-2023-fe84cb6f4b4fe54e58245aee7254d217.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2497/indicacao-no-244-2023-1404fdf0a2b16b12aa708c684fe06238.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2498/indicacao-no-245-2023-d0015d27d74e2e6c6b1fb54c44d46da9.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao-no-246-2023-f1ab9a28b0930d82d200cce4d1ecfc1f.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao-no-247-2023-151e0dba4422d5aa8ab77dfc934e07ae.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2501/indicacao-no-248-2023-24173a1c62cc89da7449554fd1f4a57a.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2502/indicacao-no-249-2023-da270ed87d8674e6693f36ec1058f553.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2503/indicacao-no-250-2023-30f50242b9cf9065326abc3b24dde8f4.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2504/indicacao-no-251-2023-7a29c4fc008863b79d305cd145a00dc3.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2505/indicacao-no-252-2023-57f4896c2f80bd46656323ab2bd41e23.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2508/indicacao-no-253-2023-7b77270c63cb1b517768a5bac46a6c4f.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2509/indicacao-no-254-2023-54fefb17248f3653ca1ab56448391445.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2510/indicacao-no-255-2023-a4e9ea8b668fe5923608615f20926020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2511/indicacao-no-256-2023-5561b828f172faf0ab2b0e05d2b7a8b8.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2512/indicacao-no-257-2023-1a1008b9a97ef3d459938060f30557b0.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2513/indicacao-no-258-2023-6c420db5d2d6ac506b9e731c6f267200.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2514/indicacao-no-259-2023-f643d463bac1be6f24e754bfaa98c790.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao-no-260-2023-f2f71b8cfa87c68f6477318a90a8d86e.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2516/indicacao-no-261-2023-eb3f37439e04254dcee0e01144786a85.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2517/indicacao-no-262-2023-dd300d91278bcec293996b5acf6abac7.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2518/indicacao-no-263-2023-e3cbf10623b4101fccfb59a07f745298.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2519/indicacao-no-264-2023-bce94c3cfb9ad9bf4c0f12ac68eca9af.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2524/indicacao-no-265-2023-35b5448fc022a9c9199e4ebe805a3eb0.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2525/indicacao-no-266-2023-4f1155bac2bce18af1e9498798a6a6a0.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2526/indicacao-no-267-2023-9fa7ea2c75639bc786c28b8707892e9d.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2527/indicacao-no-268-2023-9970f16104958663d714ebd4d150a7c2.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2528/indicacao-no-269-2023-7ebd90cbc97e1659c4b5b553afd274e6.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2531/indicacao-no-270-2023-677ba2705e6e05f54bb2f882ae7a0fdc.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2536/indicacao-no-271-2023-dbff6c7df188b3bb92de6f3f2ce89e1d.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2537/indicacao-no-272-2023-138236b0584569c41587a889a3cf76c8.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2538/indicacao-no-273-2023-8bff216280b6d306d5b30377024c661d_1.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2539/indicacao-no-274-2023-5f4db6cc952148758397975b83f91d5f.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2540/indicacao-no-275-2023-54d6e7d91609d4005adab31bbd3a2a37.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2541/indicacao-no-276-2023-230a27e2104f70016297f183568cad69.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao-no-277-2023-1bad935311b648b16a63ab996595fb31.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2563/indicacao-no-278-2023-e9a31b712af0226f7b9e94fa5c1aa08b.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2564/indicacao-no-279-2023-04c04d7be1a676834f8c6456611e2956.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2565/indicacao-no-280-2023-1f631448f650572bdd96ed12d437bc0c.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2566/indicacao-no-281-2023-78657e032f3d36634f989498a500e8a1.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2567/indicacao-no-282-2023-224fcf7a5c5996abeedb56be7c1edfa9.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2568/indicacao-no-283-2023-e0f573e99a664c6a8d8ccc5f10a11e53.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao-no-284-2023-3acd10d1cf3b736bb83ae094e92a4e02.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2570/indicacao-no-285-2023-faff4e5f078e85d84a25c89c607b777b.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2571/indicacao-no-286-2023-2d30c0935ca9a4cd9c1197428285e7c3.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2572/indicacao-no-287-2023-689f581aaa9bbe6fa748a33ae5fad2d0.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2573/indicacao-no-288-2023-8647297b6fcee833fcf9fa26546c4a4c.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao-no-289-2023-896076c5d7cab90652f119326b1e4fd7.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2575/indicacao-no-290-2023-0644573e6ba6ba10987fd6c5c7a5a192.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao-no-291-2023-82e8994163cb58eb10ffa75eaeb2900c.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao-no-292-2023-d58b61489ff9b705bbfb6c1da17adafe.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao-no-293-2023-5f84360641a0e0490f713cc3dc3c13c8.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2579/indicacao-no-294-2023-a2b9e0789af6081e0e4ae964a9e14668.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2580/indicacao-no-295-2023-3a60497a2beb057b02a0bacf2ae932d6.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao-no-296-2023-3984bd92c8b8fbd4282ac1ca0f28c90c.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2582/indicacao-no-297-2023-397a2a36921a6311e4e5c1f45c1d2fe0.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao-no-298-2023-7fafcfa688c9639f86cb219ba6761d76.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao-no-300-2023-d4a0b192f9510326768acf4c348189f4.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao-no-301-2023-9358712e3ec0284ce2e961617423a484.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao-no-302-2023-ee94a523a649f1478fc3c2f38ec264ee.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao-no-303-2023-461158519eceb6cba7ef9996057380e3.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao-no-304-2023-10b23b9920a90e84ee1d287ec332522b.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao-no-305-2023-c7dd1e6980572531e2a63f233f57adfe.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2591/indicacao-no-306-2023-4bc977a96354de6f3ef52e26cca351ce.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2204/mocao-no-1-2023-8875fe864fe9ce5eef65b4ea53ae655b.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2205/mocao-no-2-2023-bccf84c986558ef84a02c11b70ea6dca.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2206/mocao-no-3-2023-551f9f1e95892dac83f181c0c61d6765.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2207/mocao-no-4-2023-6cbd3b845315e03fa0d92148e871af75.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2208/mocao-no-5-2023-b10d81826973e9a891380a06756ad952.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2209/mocao-no-6-2023-80feb3ddd37203a1688d02281c816aac.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2238/mocao-no-7-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2237/mocao-no-8-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2235/mocao-no-9-2023-ea8b6c280058bce5631771d6d4892194.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2236/mocao-no-10-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2264/mocao-no-11-2023-76467d0852a292fd295adf6627e55d89.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2265/mocao-no-12-2023-5f09b22378530ee8c07f1aebac3a120c.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2282/mocao-no-16.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2283/mocao-no-17.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2382/mocao-no-18.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2383/mocao-no-19.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2384/mocao-no-20.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2385/mocao-no-21.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2386/mocao-no-22.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2387/mocao-no-23.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2388/mocao-no-24.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2431/mocao-no-25-2023-b0719bf3ee9c23cebcb52d864d4880fe.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2432/mocao-no-26-2023-6473fe18f326c301e4def0a24f8b4623.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2433/mocao-no-27-2023-e097f7f975620b9eef6e27c18a770b84.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2438/mocao-no-28.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2439/mocao-no-29.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2440/mocao-no-30.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2441/mocao-no-31.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2520/mocao-no-42-2023-e974858460fc9aeec3a01f57c1be952e.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2521/mocao-no-43-2023-c0cfebcf14541b009887445879082d93.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2522/mocao-no-44-2023-e2d4e62d9636b79ff9061d2b91cb90c2.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2529/mocao-no-45-2023-7e81057d9e6b954778f43091a1390233.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2530/mocao-no-46-2023-5f729fc06e843174cbd98dbd22b056e5.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2532/mocao-no-47-2023-5d6be5adc9c807c71a56590321618211.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2533/mocao-no-48-2023-1447d4f8378e46578b3a425627fa7093.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2534/mocao-no-49-2023-e844a1bb719d7665abdf10c392605fa8.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2535/mocao-no-50-2023-cc82efa5a548a9d9301d80e07daae1cb.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2543/mocao-no-51-2023-28b833837005b1c8980f7cf56072e3ed.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2544/mocao-no-52-2023-3ac0f47c5ac92e2a31e53ed21531b171.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2595/mocao-no-43-2023-c0cfebcf14541b009887445879082d93.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2596/mocao-no-44-2023-e2d4e62d9636b79ff9061d2b91cb90c2.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2597/mocao-no-45-2023-7e81057d9e6b954778f43091a1390233_1.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2598/mocao-no-46-2023-5f729fc06e843174cbd98dbd22b056e5.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2599/mocao-no-47-2023-5d6be5adc9c807c71a56590321618211.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2600/mocao-no-48-2023-1447d4f8378e46578b3a425627fa7093.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2601/mocao-no-49-2023-e844a1bb719d7665abdf10c392605fa8.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2602/mocao-no-50-2023-cc82efa5a548a9d9301d80e07daae1cb.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2603/mocao-no-51-2023-28b833837005b1c8980f7cf56072e3ed_1.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2604/mocao-no-52-2023-3ac0f47c5ac92e2a31e53ed21531b171_1.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2605/mocao-no-53-2023-8597f1e09199abef1c87b158becb850d.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2606/mocao-no-54-2023-074fea36e05299370eba93655b685a5e.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2607/mocao-no-55-2023-4efa523c53d882e7500b69d4061faaae.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2608/mocao-no-56-2023-bb4216539ded7ac134d2160557f20e39.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2609/mocao-no-57-2023-c4efe9f18735bdbaff25318806164eff.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2610/mocao-no-58-2023-7d47fcb190177ee678b280ee73e7e316.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2611/mocao-no-59-2023-d4f7ac40a0e495487038160bbcac727c.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2302/pl-inclui-exame-psicologico-03-04-23-642b0c9e7f324-642b0f8d4853e-8448-642b1025ac033.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2459/projeto-de-lei-complementar-no-2-2023-8169-64cd028118399.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2559/projeto-de-lei-complementar-no-3-2023-8630-64ef4295a9cc3.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto-de-lei-complementar-no-4-2023-9179-651c120317ebd.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2561/projeto-de-lei-complementar-no-5-2023-10012-65578992d495d.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2562/projeto-de-lei-complementar-no-6-2023-10014-655789a753f4a.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto-de-lei-ordinaria-1-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2173/projeto-de-lei-ordinaria-no-2-2023-3284-63b6be1157d88.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2174/projeto-de-lei-ordinaria-no-2-2023-3284-63b6be1157d88.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2176/projeto-de-lei-ordinaria-4-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2177/projeto-de-lei-ordinaria-5-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2178/projeto-de-lei-ordinaria-6-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2179/projeto-de-lei-ordinaria-7-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2180/projeto-de-lei-ordinaria-8-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto-de-lei-ordinaria-no-9-2023-3299-63b6cedfa0986.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2182/projeto-de-lei-ordinaria-10-2023_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2184/projeto_de_lei_ordinaria_no_11_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2183/projeto-de-lei-ordinaria-12-2023_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2214/projeto-de-lei-ordinaria-no-13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2215/projeto-de-lei-ordinaria-no-14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2213/projeto-de-lei-ordinaria-no-15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2284/projeto-de-lei-ordinaria-no-16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2285/projeto-de-lei-ordinaria-no-17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2301/projeto-de-lei-ordinaria-no-18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2342/projeto-de-lei-ordinaria-no-20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2343/projeto-de-lei-ordinaria-no-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2344/projeto-de-lei-ordinaria-no-22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto-de-lei-ordinaria-no-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2346/projeto-de-lei-ordinaria-no-24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2347/projeto-de-lei-ordinaria-no-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2348/projeto-de-lei-ordinaria-no-26-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2389/projeto-de-lei-ordinaria-no-27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2390/projeto-de-lei-ordinaria-no-28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2391/projeto-de-lei-ordinaria-no-29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2392/projeto-de-lei-ordinaria-no-30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2393/projeto-de-lei-ordinaria-no-31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto-de-lei-ordinaria-no-32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2445/projeto-de-lei-ordinaria-no-33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2446/projeto-de-lei-ordinaria-no-34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2447/projeto-de-lei-ordinaria-no-35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2457/projeto-de-lei-ordinaria-no-36-df0c0002ddf1e4fbf82e538f86412f1a_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2458/projeto-de-lei-ordinaria-no-37-d68e94c18c5e4025f70306bfd70e3512.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2506/projeto-de-lei-ordinaria-no-38-2023-8632-64ef44d954f01.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2507/projeto-de-lei-ordinaria-no-39-b93a924942cffb9fa163ede881f66d9e.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2523/projeto-de-lei-ordinaria-no-40-2023-8933-650854282e7a1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2545/projeto-de-lei-ordinaria-no-41-2023-8971-650a2bf8166e8.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto-de-lei-ordinaria-no-42-2023-8972-650a2c20183a1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto-de-lei-ordinaria-no-43-2023-9121-651702eb5844a.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2548/projeto-de-lei-ordinaria-no-45-a904ca0d761145d344babfa3039de1ab.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto-de-lei-ordinaria-no-46-2023-9449-652e870fb254c_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2550/projeto-de-lei-ordinaria-no-47-2023-9514-652ec91510ddd_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2551/projeto-de-lei-ordinaria-no-48-b9eabf617be8cdf943373f6ae561dc52.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2552/projeto-de-lei-ordinaria-no-49-da8fa70a5377e3e99cd29909209bbfd4.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2553/projeto-de-lei-ordinaria-no-50-2023-10004-6557898589399.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2554/projeto-de-lei-ordinaria-no-51-2023-10007-6557899ae8502.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2555/projeto-de-lei-ordinaria-no-52-2023-10175-6560b97dc6a06.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2556/projeto-de-lei-ordinaria-no-53-2023-10185-6561c756a0919.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2557/projeto-de-lei-ordinaria-no-54-2023-10203-6564953f6a053.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2558/projeto-de-lei-ordinaria-no-55-2023-10302-6569dea4c7634.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto-de-lei-ordinaria-no-56-2023-10340-656a26d056a92.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2593/projeto-de-lei-ordinaria-no-57-2023-10341-656a26e9da590.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2594/projeto-de-lei-ordinaria-no-58-2023-10342-656a2711544ff.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2451/indicacao-no-1-2023-1740c3c12d63dfd62bc2604fb6d17658_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2452/indicacao-no-2-2023-5481478cb43451a06d620c9daf252b37_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2453/indicacao-no-3-2023-318808d976c815d102273c1e65531aa8_2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao-no-4-2023-23b4703469b1d312279ff410e2383e2c_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2455/indicacao-5-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2456/indicacao-6-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao-7-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2192/indicacao-8-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2193/indicacao-9-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2194/indicacao-10-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2195/indicacao-11-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2196/indicacao-no-12-2023-8fe71508430251ded17ce0a419a55ca2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2197/indicacao-no-13-2023-87ce91d953af69ebc7ae976b7493bf5e.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2198/indicacao-no-13-2023-87ce91d953af69ebc7ae976b7493bf5e.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2199/indicacao-no-15-2023-d786db14817b45587c13cde567d776e6.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2200/indicacao-no-16-2023-27116586d99cf6f6d2dd262f9e876a4c.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2201/indicacao-no-17-2023-b2f6387cfca43a92c145e64f0965e406.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2202/indicacao-no-18-2023-2cc465e674213b6a7291cecb5349284e.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2203/indicacao-no-19-2023-b4734e4bd00e8d53bfe5460ceba743db.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2217/indicacao-no-21-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2218/indicacao-no-22-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2219/indicacao-no-23-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2220/indicacao-no-24-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2221/indicacao-no-25-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2222/indicacao-no-26-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2223/indicacao-no-27-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2224/indicacao-no-28-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2225/indicacao-no-26-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2226/indicacao-no-30-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2227/indicacao-no-31-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2228/indicacao-no-32-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2229/indicacao-no-33-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2230/indicacao-no-34-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao-no-35-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2232/indicacao-no-36-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2233/indicacao-no-37-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2234/indicacao-no-38-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2241/indicacao-no-39.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2242/indicacao-no-40.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2243/indicacao-no-41.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2244/indicacao-no-42.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2245/indicacao-no-43.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2246/indicacao-no-44.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2247/indicacao-no-45.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2248/indicacao-no-46.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2249/indicacao-no-47.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2250/indicacao-no-48.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2251/indicacao-no-49.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2252/indicacao-no-50.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2253/indicacao-no-51.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2254/indicacao-no-52.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2255/indicacao-no-53.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2256/indicacao-no-54.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao-no-55.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2258/indicacao-no-56.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2259/indicacao-no-57.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2260/indicacao-no-58.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2261/indicacao-no-59.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2262/indicacao-no-60.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2266/indicacao-no-61.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2267/indicacao-no-62.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2268/indicacao-no-63.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2269/indicacao-no-64.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2270/indicacao-no-65.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2271/indicacao-no-66.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2272/indicacao-no-67.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2274/indicacao-no-69.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2275/indicacao-no-70.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2276/indicacao-no-71.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2277/indicacao-no-72.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2278/indicacao-no-73.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2279/indicacao-no-74.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2280/indicacao-no-75.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2286/indicacao-no-77.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2287/indicacao-no-78.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2288/indicacao-no-79.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2289/indicacao-no-80.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2290/indicacao-no-81.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao-no-82.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao-no-83.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2293/indicacao-no-84.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao-no-85.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao-no-86.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao-no-87.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2297/indicacao-no-88.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2298/indicacao-no-89.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2299/indicacao-no-90.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2300/indicacao-no-91.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2303/indicacao-no-92-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2304/indicacao-no-93-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao-no-94-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2306/indicacao-no-95-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2307/indicacao-no-96-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2308/indicacao-no-97-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2309/indicacao-no-98-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2310/indicacao-no-99-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2311/indicacao-no-100-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2312/indicacao-no-101-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao-no-102-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2314/indicacao-no-103-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2315/indicacao-no-104-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2316/indicacao-no-105-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2317/indicacao-no-106-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2318/indicacao-no-107-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2319/indicacao-no-108-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2320/indicacao-no-109.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2321/indicacao-no-110.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2322/indicacao-no-111.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2323/indicacao-no-112.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2324/indicacao-no-113.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2325/indicacao-no-114.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2326/indicacao-no-115.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2327/indicacao-no-116.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2328/indicacao-no-117.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2329/indicacao-no-118.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2330/indicacao-no-119.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2331/indicacao-no-120.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2332/indicacao-no-121.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2333/indicacao-no-122.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2334/indicacao-no-123.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2335/indicacao-no-124.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2336/indicacao-no-125.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2337/indicacao-no-126.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2338/indicacao-no-127.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2339/indicacao-no-128.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2340/indicacao-no-129.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2341/indicacao-no-130.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2349/indicacao-no-131.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2350/indicacao-no-132.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2351/indicacao-no-133.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2353/indicacao-no-135.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2354/indicacao-no-136.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao-no-137.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2356/indicacao-no-138.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2357/indicacao-no-139.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2358/indicacao-no-140.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2359/indicacao-no-141.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2360/indicacao-no-141.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2361/indicacao-no-143.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2362/indicacao-no-144.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2363/indicacao-no-145-.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao-no-146.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2365/indicacao-no-147.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2366/indicacao-no-148.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2367/indicacao-no-149.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao-no-150.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2369/indicacao-no-151.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2370/indicacao-no-152.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao-no-153.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2372/indicacao-no-154-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2373/indicacao-no-155.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao-no-156.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao-no-157.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao-no-158.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao-no-159.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2378/indicacao-no-160.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2379/indicacao-no-161.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2380/indicacao-no-162.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2381/indicacao-no-163.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2394/indicacao-no-164.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2395/indicacao-no-165.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2396/indicacao-no-166.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2397/indicacao-no-167.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2398/indicacao-no-168.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2399/indicacao-no-169.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2400/indicacao-no-170.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2401/indicacao-no-171.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2402/indicacao-no-172.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2403/indicacao-no-173.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2404/indicacao-no-174.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2405/indicacao-no-175.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2406/indicacao-no-176.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao-no-177.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2408/indicacao-no-178-2023-56410c3f82e5fc1a56187e277dfaca53.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2409/indicacao-no-179-2023-249f17752c974005adb6490419568ca6.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2410/indicacao-no-180-2023-494c9dd47b3e862905139ed857437abf.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2411/indicacao-no-181-2023-2d2c258ff6a7405e0a75b1cf7fc8cb3d.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2412/indicacao-no-182-2023-efea9e6e823be886a42ad1e755a5c124.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2413/indicacao-no-183-2023-77c47fa90007be0df73005dcb92d4da2.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2414/indicacao-no-184-2023-a27fe6b86f21fbb3e101cfeb2c2821ed.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2415/indicacao-no-185-2023-efbe22326bb748ba46195007fc282dea.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2416/indicacao-no-186-2023-d93ad57f7c95131d68bb40689d4c78c4.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2417/indicacao-no-187-2023-e0b739eb016b75c3e5dba071054dd87d.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2418/indicacao-no-188-2023-56b6e83fade219953483cf02863435e1.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2419/indicacao-no-189-2023-70f91d78e9786b7db3e3cb2a7a635264.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2420/indicacao-no-190-2023-aca0df3cdda2688bf45e975c4f2b317d.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2421/indicacao-no-191-2023-ba18ece33afa0b2141a417dbb57c6ba3.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2422/indicacao-no-192-2023-93f0140d98d0c52fe254dc59f2026c21.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2423/indicacao-no-193-2023-2013348670a37c8731234c2e36c6fd47.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2424/indicacao-no-194-2023-94378b5a64f7ca3656041ccea6a7fbfc.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2425/indicacao-no-195.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2426/indicacao-no-196.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2427/indicacao-no-197.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2428/indicacao-no-198.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2429/indicacao-no-199.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2430/indicacao-no-200.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2434/indicacao-no-201.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao-no-202.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2436/indicacao-no-203.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2437/indicacao-no-204.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2442/indicacao-no-205.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2443/indicacao-no-206.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao-no-207-2023-cd7d2cd16abd75008e49b2e1af380736.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2461/indicacao-no-208-2023-cbb088c7a145b72182507cdbf1db4139.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2462/indicacao-no-209-2023-7ea3b6fd7273b6c60b5baec6e2a4f167.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao-no-210-2023-1e8b91308ad2342864b6009961b1b2ff.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2464/indicacao-no-212-2023-df2dfd6f02ab391aac53186b0ed1c3bb.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2465/indicacao-no-213-2023-62482c47b7533142a1f0d3cb47c4c6cf.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2466/indicacao-no-214-2023-f20fc54ac3106df4811e06e00168b0dc.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2467/indicacao-no-215-2023-6edd8b33a29ba1c8bd79eebb29ef882a.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2468/indicacao-no-216-2023-c69afb399627e8ed4def09eb1fd1866a.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2469/indicacao-no-217-2023-8c2c4d9ca33d35e1c7c9a676fd472a76.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2470/indicacao-no-218-2023-e2c44f57a1754de57438a5094e4afa7e.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2471/indicacao-no-219-2023-8df04030e049828c210eeed44b20b070.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2472/indicacao-no-220-2023-5e1588cff4554cac72d67c46d780f90f.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2473/indicacao-no-221-2023-17fe83e401de012ecf0911e345b1c73c.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2474/indicacao-no-222-2023-9e7280c3b82893570d70219cb1c42587.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2475/indicacao-no-223-2023-288678fc0df1657f94fb323fbd3a42fa.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2476/indicacao-no-224-2023-efafe0db0a80531afab16e82ad1a2038.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2477/indicacao-no-225-2023-d0f2529c532dae48dedd9a34b7fefd96.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2478/indicacao-no-226-2023-0a3b614d67d90566b6f5904ebd3a58a5.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2479/indicacao-no-227-2023-7a1c7e65c7d23c37dc90359046dc754c.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2480/indicacao-no-228-2023-95ab379c454d87200c4397cabff6d3d0.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2481/indicacao-no-229-2023-c94e7dda33eae55c885c21506bd5deef.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2482/indicacao-no-230-2023-ade6ad7c667b71ecfe67c49f66aec530.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2484/indicacao-no-232-2023-22176354b9bb197345cc5ca5378485b7.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2485/indicacao-no-233-2023-6fd904aef35136c223dc8af8bb85f93b.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2486/indicacao-no-234-2023-de07a7b98a6368635b599092de88d9a2.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2487/indicacao-no-235-2023-bf075f414c10b2b084552b50f922eb1e_1.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2488/indicacao-no-236-2023-154ee9a0da3aaf3e74b791a815599d32.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2490/indicacao-no-237-2023-92fad83fa096f00d0d3153d51184bcd7.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2491/indicacao-no-238-2023-27c63dab4690cad0948a380e960a1263.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2492/indicacao-no-239-2023-adf2972c05009a07b9c15b9b9812a74e.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2493/indicacao-no-240-2023-7ac39ad29ddf20690269f6dba5dca544.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2494/indicacao-no-241-2023-ad62fe81a72f419fe63d481696e94fb9.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2495/indicacao-no-242-2023-7daaf5136a3b44432b3d9239b1504097.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2496/indicacao-no-243-2023-fe84cb6f4b4fe54e58245aee7254d217.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2497/indicacao-no-244-2023-1404fdf0a2b16b12aa708c684fe06238.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2498/indicacao-no-245-2023-d0015d27d74e2e6c6b1fb54c44d46da9.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2499/indicacao-no-246-2023-f1ab9a28b0930d82d200cce4d1ecfc1f.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao-no-247-2023-151e0dba4422d5aa8ab77dfc934e07ae.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2501/indicacao-no-248-2023-24173a1c62cc89da7449554fd1f4a57a.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2502/indicacao-no-249-2023-da270ed87d8674e6693f36ec1058f553.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2503/indicacao-no-250-2023-30f50242b9cf9065326abc3b24dde8f4.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2504/indicacao-no-251-2023-7a29c4fc008863b79d305cd145a00dc3.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2505/indicacao-no-252-2023-57f4896c2f80bd46656323ab2bd41e23.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2508/indicacao-no-253-2023-7b77270c63cb1b517768a5bac46a6c4f.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2509/indicacao-no-254-2023-54fefb17248f3653ca1ab56448391445.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2510/indicacao-no-255-2023-a4e9ea8b668fe5923608615f20926020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2511/indicacao-no-256-2023-5561b828f172faf0ab2b0e05d2b7a8b8.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2512/indicacao-no-257-2023-1a1008b9a97ef3d459938060f30557b0.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2513/indicacao-no-258-2023-6c420db5d2d6ac506b9e731c6f267200.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2514/indicacao-no-259-2023-f643d463bac1be6f24e754bfaa98c790.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao-no-260-2023-f2f71b8cfa87c68f6477318a90a8d86e.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2516/indicacao-no-261-2023-eb3f37439e04254dcee0e01144786a85.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2517/indicacao-no-262-2023-dd300d91278bcec293996b5acf6abac7.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2518/indicacao-no-263-2023-e3cbf10623b4101fccfb59a07f745298.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2519/indicacao-no-264-2023-bce94c3cfb9ad9bf4c0f12ac68eca9af.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2524/indicacao-no-265-2023-35b5448fc022a9c9199e4ebe805a3eb0.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2525/indicacao-no-266-2023-4f1155bac2bce18af1e9498798a6a6a0.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2526/indicacao-no-267-2023-9fa7ea2c75639bc786c28b8707892e9d.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2527/indicacao-no-268-2023-9970f16104958663d714ebd4d150a7c2.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2528/indicacao-no-269-2023-7ebd90cbc97e1659c4b5b553afd274e6.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2531/indicacao-no-270-2023-677ba2705e6e05f54bb2f882ae7a0fdc.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2536/indicacao-no-271-2023-dbff6c7df188b3bb92de6f3f2ce89e1d.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2537/indicacao-no-272-2023-138236b0584569c41587a889a3cf76c8.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2538/indicacao-no-273-2023-8bff216280b6d306d5b30377024c661d_1.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2539/indicacao-no-274-2023-5f4db6cc952148758397975b83f91d5f.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2540/indicacao-no-275-2023-54d6e7d91609d4005adab31bbd3a2a37.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2541/indicacao-no-276-2023-230a27e2104f70016297f183568cad69.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao-no-277-2023-1bad935311b648b16a63ab996595fb31.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2563/indicacao-no-278-2023-e9a31b712af0226f7b9e94fa5c1aa08b.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2564/indicacao-no-279-2023-04c04d7be1a676834f8c6456611e2956.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2565/indicacao-no-280-2023-1f631448f650572bdd96ed12d437bc0c.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2566/indicacao-no-281-2023-78657e032f3d36634f989498a500e8a1.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2567/indicacao-no-282-2023-224fcf7a5c5996abeedb56be7c1edfa9.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2568/indicacao-no-283-2023-e0f573e99a664c6a8d8ccc5f10a11e53.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2569/indicacao-no-284-2023-3acd10d1cf3b736bb83ae094e92a4e02.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2570/indicacao-no-285-2023-faff4e5f078e85d84a25c89c607b777b.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2571/indicacao-no-286-2023-2d30c0935ca9a4cd9c1197428285e7c3.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2572/indicacao-no-287-2023-689f581aaa9bbe6fa748a33ae5fad2d0.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2573/indicacao-no-288-2023-8647297b6fcee833fcf9fa26546c4a4c.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao-no-289-2023-896076c5d7cab90652f119326b1e4fd7.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2575/indicacao-no-290-2023-0644573e6ba6ba10987fd6c5c7a5a192.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao-no-291-2023-82e8994163cb58eb10ffa75eaeb2900c.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao-no-292-2023-d58b61489ff9b705bbfb6c1da17adafe.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao-no-293-2023-5f84360641a0e0490f713cc3dc3c13c8.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2579/indicacao-no-294-2023-a2b9e0789af6081e0e4ae964a9e14668.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2580/indicacao-no-295-2023-3a60497a2beb057b02a0bacf2ae932d6.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao-no-296-2023-3984bd92c8b8fbd4282ac1ca0f28c90c.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2582/indicacao-no-297-2023-397a2a36921a6311e4e5c1f45c1d2fe0.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao-no-298-2023-7fafcfa688c9639f86cb219ba6761d76.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao-no-300-2023-d4a0b192f9510326768acf4c348189f4.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao-no-301-2023-9358712e3ec0284ce2e961617423a484.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao-no-302-2023-ee94a523a649f1478fc3c2f38ec264ee.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao-no-303-2023-461158519eceb6cba7ef9996057380e3.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao-no-304-2023-10b23b9920a90e84ee1d287ec332522b.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao-no-305-2023-c7dd1e6980572531e2a63f233f57adfe.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2591/indicacao-no-306-2023-4bc977a96354de6f3ef52e26cca351ce.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2204/mocao-no-1-2023-8875fe864fe9ce5eef65b4ea53ae655b.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2205/mocao-no-2-2023-bccf84c986558ef84a02c11b70ea6dca.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2206/mocao-no-3-2023-551f9f1e95892dac83f181c0c61d6765.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2207/mocao-no-4-2023-6cbd3b845315e03fa0d92148e871af75.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2208/mocao-no-5-2023-b10d81826973e9a891380a06756ad952.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2209/mocao-no-6-2023-80feb3ddd37203a1688d02281c816aac.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2238/mocao-no-7-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2237/mocao-no-8-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2235/mocao-no-9-2023-ea8b6c280058bce5631771d6d4892194.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2236/mocao-no-10-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2264/mocao-no-11-2023-76467d0852a292fd295adf6627e55d89.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2265/mocao-no-12-2023-5f09b22378530ee8c07f1aebac3a120c.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2282/mocao-no-16.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2283/mocao-no-17.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2382/mocao-no-18.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2383/mocao-no-19.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2384/mocao-no-20.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2385/mocao-no-21.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2386/mocao-no-22.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2387/mocao-no-23.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2388/mocao-no-24.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2431/mocao-no-25-2023-b0719bf3ee9c23cebcb52d864d4880fe.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2432/mocao-no-26-2023-6473fe18f326c301e4def0a24f8b4623.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2433/mocao-no-27-2023-e097f7f975620b9eef6e27c18a770b84.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2438/mocao-no-28.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2439/mocao-no-29.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2440/mocao-no-30.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2441/mocao-no-31.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2520/mocao-no-42-2023-e974858460fc9aeec3a01f57c1be952e.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2521/mocao-no-43-2023-c0cfebcf14541b009887445879082d93.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2522/mocao-no-44-2023-e2d4e62d9636b79ff9061d2b91cb90c2.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2529/mocao-no-45-2023-7e81057d9e6b954778f43091a1390233.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2530/mocao-no-46-2023-5f729fc06e843174cbd98dbd22b056e5.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2532/mocao-no-47-2023-5d6be5adc9c807c71a56590321618211.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2533/mocao-no-48-2023-1447d4f8378e46578b3a425627fa7093.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2534/mocao-no-49-2023-e844a1bb719d7665abdf10c392605fa8.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2535/mocao-no-50-2023-cc82efa5a548a9d9301d80e07daae1cb.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2543/mocao-no-51-2023-28b833837005b1c8980f7cf56072e3ed.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2544/mocao-no-52-2023-3ac0f47c5ac92e2a31e53ed21531b171.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2595/mocao-no-43-2023-c0cfebcf14541b009887445879082d93.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2596/mocao-no-44-2023-e2d4e62d9636b79ff9061d2b91cb90c2.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2597/mocao-no-45-2023-7e81057d9e6b954778f43091a1390233_1.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2598/mocao-no-46-2023-5f729fc06e843174cbd98dbd22b056e5.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2599/mocao-no-47-2023-5d6be5adc9c807c71a56590321618211.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2600/mocao-no-48-2023-1447d4f8378e46578b3a425627fa7093.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2601/mocao-no-49-2023-e844a1bb719d7665abdf10c392605fa8.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2602/mocao-no-50-2023-cc82efa5a548a9d9301d80e07daae1cb.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2603/mocao-no-51-2023-28b833837005b1c8980f7cf56072e3ed_1.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2604/mocao-no-52-2023-3ac0f47c5ac92e2a31e53ed21531b171_1.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2605/mocao-no-53-2023-8597f1e09199abef1c87b158becb850d.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2606/mocao-no-54-2023-074fea36e05299370eba93655b685a5e.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2607/mocao-no-55-2023-4efa523c53d882e7500b69d4061faaae.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2608/mocao-no-56-2023-bb4216539ded7ac134d2160557f20e39.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2609/mocao-no-57-2023-c4efe9f18735bdbaff25318806164eff.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2610/mocao-no-58-2023-7d47fcb190177ee678b280ee73e7e316.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2611/mocao-no-59-2023-d4f7ac40a0e495487038160bbcac727c.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2302/pl-inclui-exame-psicologico-03-04-23-642b0c9e7f324-642b0f8d4853e-8448-642b1025ac033.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2459/projeto-de-lei-complementar-no-2-2023-8169-64cd028118399.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2559/projeto-de-lei-complementar-no-3-2023-8630-64ef4295a9cc3.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2560/projeto-de-lei-complementar-no-4-2023-9179-651c120317ebd.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2561/projeto-de-lei-complementar-no-5-2023-10012-65578992d495d.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.matadesaojoao.ba.leg.br/media/sapl/public/materialegislativa/2023/2562/projeto-de-lei-complementar-no-6-2023-10014-655789a753f4a.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H424"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="160.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>